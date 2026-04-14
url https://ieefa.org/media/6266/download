--- v0 (2026-03-25)
+++ v1 (2026-04-14)
@@ -13,60 +13,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://api.box.com/wopi/files/2154269713875/WOPIServiceId_TP_BOX_2/WOPIUserId_-/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SBasirat\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{6D18D2E5-F40B-496A-8931-797F8D15B1A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE34408B-45F3-47EF-B275-C39D4A920EA0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D7011AA-CF0E-4859-B162-BEFEBC7BB824}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="829" activeTab="2" xr2:uid="{9D5491A6-3D81-421F-BAFA-1361FA19AA15}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="829" activeTab="1" xr2:uid="{9D5491A6-3D81-421F-BAFA-1361FA19AA15}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="15" r:id="rId1"/>
     <sheet name="Ironmaking value chain" sheetId="1" r:id="rId2"/>
     <sheet name="Magnetite desposits" sheetId="4" r:id="rId3"/>
     <sheet name="Potential DR-grade supply" sheetId="19" r:id="rId4"/>
     <sheet name="High-grade iron ore indices" sheetId="17" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ironmaking value chain'!$A$1:$S$31</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Magnetite desposits'!$A$1:$BF$85</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Potential DR-grade supply'!$A$1:$AX$54</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
@@ -989,51 +989,51 @@
 Comment:
     All figures converted to AUD</t>
       </text>
     </comment>
     <comment ref="P49" authorId="17" shapeId="0" xr:uid="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</t>
       </text>
     </comment>
     <comment ref="AR49" authorId="18" shapeId="0" xr:uid="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
       <text>
         <t xml:space="preserve">[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2524" uniqueCount="1267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2535" uniqueCount="1273">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Facility</t>
   </si>
   <si>
     <t>Fortescue</t>
   </si>
   <si>
     <t>Iron Bridge</t>
   </si>
   <si>
     <t>Karara Mining Limited</t>
   </si>
   <si>
     <t>CITIC Pacific Mining</t>
   </si>
   <si>
     <t>Grange Resources</t>
   </si>
   <si>
     <t xml:space="preserve">Longitude </t>
   </si>
   <si>
@@ -4862,50 +4862,68 @@
     <t>https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1 </t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Tempest Minerals LTD, Capricorn Metals Limited</t>
   </si>
   <si>
     <t>Remorse Target (Yalgoo)</t>
   </si>
   <si>
     <t>Iron ore 67.5% Fe DR pellet</t>
   </si>
   <si>
     <t>Iron ore spot blast furnace pellet premium 65% CFR China</t>
   </si>
   <si>
     <t>Iron ore spot blast furnace pellet 63% CFR China</t>
   </si>
   <si>
     <t>https://api.investi.com.au/api/announcements/mgt/1af6e7b4-894.pdf</t>
+  </si>
+  <si>
+    <t>Mid West Green Iron</t>
+  </si>
+  <si>
+    <t>Mid West Green Iron Pty Ltd (Athena Resources Limited, Fenix Resources, Warradage energy)</t>
+  </si>
+  <si>
+    <t>https://warradarge.com.au/warradarge-to-collaborate-on-mid-west-green-iron-project</t>
+  </si>
+  <si>
+    <t>https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf </t>
+  </si>
+  <si>
+    <t>Mid West Green Iron Pty Ltd (MWGI) is a joint venture between Athena Resources Limited, Fenix Resources, and Warradarge Energy. The partners aim to test an innovative technology at demonstration scale, with plans to expand capacity through a modular design. The first phase involves a single plant with a capacity of 40,000 tonnes/year, targeted for 2028. Over time, the project plans to scale up, reaching a total capacity of 240,000 tonnes/year. The project is currently at a very early stage of study and planning.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="d\ mmmm\ yyyy"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -5260,51 +5278,51 @@
     </border>
     <border>
       <left/>
       <right style="double">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -5515,55 +5533,50 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Heading 1 2" xfId="6" xr:uid="{B8784C3B-F68A-471F-982C-D9AEE1AC6FF7}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{02F41C2F-7954-4C42-A4C9-BF2ED8355EFE}"/>
     <cellStyle name="Hyperlink 3" xfId="8" xr:uid="{A081F55C-28DB-4DF5-8A34-8F09CBB51894}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{217C42C3-BD79-4D5B-A912-956993BE240D}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{0B80AC62-063B-498D-8B16-DCF8FEAB68DB}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{ACF9B8E5-9D6E-4AB8-B3CD-75003262FC07}"/>
     <cellStyle name="Normal 5" xfId="9" xr:uid="{56003F5A-ECE2-451B-A301-66FC45A1D150}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6368,51 +6381,51 @@
     <text>Kiruna mine location was used.</text>
   </threadedComment>
   <threadedComment ref="AN48" dT="2025-07-23T01:33:37.64" personId="{CDBF32D8-88B8-4730-B322-73C1F2F39838}" id="{B7B9BDAE-EE95-4C74-90D2-4143EE321CA7}">
     <text>All figures converted to AUD</text>
   </threadedComment>
   <threadedComment ref="P49" dT="2026-01-07T03:07:55.77" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
     <text>https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</text>
     <extLst>
       <x:ext xmlns:xltc2="http://schemas.microsoft.com/office/spreadsheetml/2020/threadedcomments2" uri="{F7C98A9C-CBB3-438F-8F68-D28B6AF4A901}">
         <xltc2:checksum>574515055</xltc2:checksum>
         <xltc2:hyperlink startIndex="0" length="52" url="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf"/>
       </x:ext>
     </extLst>
   </threadedComment>
   <threadedComment ref="AR49" dT="2026-01-07T02:30:39.27" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
     <text xml:space="preserve">C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-mines-petroleum-and-exploration/types-of-approvals" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbasirat@ieefa.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mrt.tas.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/resources-regulator" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qrc.org.au/advocacy/resources/approvals-process-and-flowcharts/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110622/pdf/01191176.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/projects/yarraloola/yarraloola-ashburton/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/__data/assets/pdf_file/0006/1168548/20250307-Central-Iron-Pty-Lt~-Mining-lease-proposal-rev2.PDF" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/wp-content/uploads/2024/09/EFE-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mt-forrest-project" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2025/06/Forward-Program-May-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/broula-magnetite-mine/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20100216/pdf/01037712.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/ridley-magnetite-project" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140929/pdf/01556876.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/canegrass-battery-minerals-project/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121126/pdf/42bgzdm703yb4r.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220511/pdf/458x3lrqnq5kh6.pdf?utm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/news/2024-02-09/elmore-voluntary-administration-peko-mine-operator-tennant-creek/103445070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-02049769-6A909994&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02914575.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vizmap.com.au/NRM/Commodities/493456.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/jack-hills-expansion-project" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.asp?mineid=mn1149" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hfw.com/insights/clive-palmer-v-the-commonwealth-of-australia/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/cproot/1212/3/20250115-Investor-Presentation-Re-release-MERGED-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/8/ML_NUM/M47%2F1436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtgibsoniron.com.au/wp-content/uploads/060221-Extension-Hill-Magnetite-Project.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/yalgoo/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peakiron.com/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130130/pdf/42cnvwclhdpyqv.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/?utm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150616/pdf/42z70yl5tjn54v.pdf?utm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/costs.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/33dd81f6-e660-468a-9dbe-780e154509da/downloads/ee7d5a97-9790-4fbf-91f8-400507d5f580/FIJV%20Yogi%20Project_Environmental%20Management%20Pla.pdf?ver=1746509983453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/olaryflatsproject" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/community-engagement-opportunities/wilcherry-weednanna-gold-and-iron-project" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/project/perenjori-iron-ore/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110606/pdf/01186755.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buxtonresources.com.au/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/environmental-milestone-wa-approval-for-yogi-management-plan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/jack-hills/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/Referral_Documentation/PRE09191%2001%20Irvine%20Island%20Explanatory%20document%20for%20referral%20Rev%200.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130521/pdf/42g07m6wr47z7b.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/nowa-nowa/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/059dc88b-f7fa-40bb-8d98-fc25751959a1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/operations/southdown" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reedylagoon.com.au/wp-content/uploads/2018/07/ASX_13-07-31_13-Q2-Activities5B.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/projects/far-north-magnetite-resource/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200831/pdf/02274551.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120305/pdf/424tngsfvczpzz.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/grants" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forwardmining.com.au/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6947910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.extensionhill.com.au/Projects/ExtensionHillMagnetiteProject.aspx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/haw/hawthorn-resources/news/lcy-mt-bevan-magnetite-jv-approves-forward-works-program-3087271.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/our-business/mining/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120606/pdf/426phn96fw93y0.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/_files/ugd/0bf8d0_e61a9a04b81244bdab48ec7518349637.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/maldorky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/balla-balla-magnetite-mining-project-s46-2224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6951864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/mining/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/lodestone-mines-olary-flats-project?utm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drillhole.pir.sa.gov.au/MineralDepositDetails.aspx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20080205/pdf/00809572.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20210726/pdf/02398977.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2024/05/Broula-Mine-Annual-Report-17-May-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/fijv-has-signed-an-mou-with-green-iron-and-steel-australia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20130308/pdf/01389842.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/jorc-resource.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20190424/pdf/444hwnkwc2t046.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/maldorky-iron-ore-project?utm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mid-west-shared-infrastructure-project?utm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agilemining.com.au/services" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20170418/pdf/01848360.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.tas.gov.au/Documents/Shree%20Minerals%20Ltd,%20Nelson%20Bay%20River%20Mine,%20Northwest%20Tasmania%20-%20Proposal%20Description.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacyiron.com.au/projects/mt-bevan/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/acs/7e8f67eb-005e-11f0-9dde-fa1e67b8f469.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02860241.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/PER_documentation/A1677_R1340_PER_Appendix%20A%20PEMP%20081219.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/page/mt_oscar_iron_ore_project.html?" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110411/pdf/41xzkmkwm6grmn.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/ridley-magnetite/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allianceresources.com.au/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20230929/pdf/05vg8jsdgfxtnp.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlasiron.com.au/atlas-iron-defers-ridley-investment-call-as-onerous-approvals-slow-gina-rineharts-foray-into-magnetite/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/muster-dam-iron-ore-project" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20101123/pdf/01123710.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/blue-hills-dso-hematite/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ctn/catalina-resources-ltd/news/nbr-dso-iron-ore-project-permitting-advances-2910424.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/acs/announcements/magnetite-range-project-commencement-of-pfs-6A1265433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20240716/pdf/065m4bxtsd5m3b.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-scoping-study-demonstrates-development-potential-XX637657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/projects/western-australia-australia/yerecoin-iron-project/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarmetals.com.au/page/mt_oscar_iron_ore_project.html?utm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/grr/grange-resources/news/southdown-pfs-results-and-resource-and-amp-reserve-statement-3177990.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/projects/nowa-nowa-iron/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/mount-gibson-iron-ore-mine-and-infrastructure-project" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/wp-content/uploads/2021/05/SRN-2021-06-22-ASX-Release-Scoping-Study-Confirms-Potential.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/mining/baniaka/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/d1756a00-61f8-42ab-976b-95e3740a3f3c/Rule-Symposium-Presentation-July-2025.pdf?Platform=ListPage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/projects/amapa-iron/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/en/products/semi-finished-products/iron-ore-concentrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250704/pdf/06lh9vw8ljkdd2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/en" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/0c0a8c01-3cfc-4948-93b7-9cfc3e06c3f6/Jambreiro-Testwork-Successfully-Produces-DR-Pellet-Feed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minergyresources.com/bahia.php" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironore.ca/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en/nos-mines" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Investors.asp.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/our-business/operations" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-rio.dataweavers.io/-/media/content/documents/invest/reserves-and-resources/rt-mineral-resources-ore-reserves-updates-ar2023.pdf?rev=0d170288845c4ea3814ddc5b36b9391a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/cle/6f8e886b-bba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/project/simandou-north-iron-project/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/resources-reserves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Lake_St_Joseph.asp.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/about-us/our-history/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/site/assets/files/7122/high_tide_resources_ni_43-101_report_labrador_west_iron_project_final_2023.pdf?17iokk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/43cc4df4-42d5-496b-916e-250a473385f8/MagIron%20Press%20Release%20First%20Pellets_FINAL.pdf?ver=1768426688678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/operation/mary-river-mine/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/wp-content/uploads/2024/08/CMP_ENG_Cap1_Desarrollo-del-negocio-minero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/about-us/resources-and-mines/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/2015-11_DanieliCentroMetallics.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legendmining.com.au/reports/ASX20110526_AGMPresentation.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyclonemetals.au/iron-bear/overview/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/presentations/corporate-presentation.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/projects/mont-sorcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/amapa-iron-ore-project-update/16781073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/grangesberg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/dri-pellet-feed/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom.championiron.com/2025-12-21-CHAMPION-IRON-TO-LAUNCH-CASH-TENDER-OFFER-TO-ACQUIRE-RANA-GRUBER,-RECEIVES-FINANCIAL-SUPPORT-FROM-LA-CAISSE-AND-A-TERM-LOAN-COMMITMENT-FROM-SCOTIABANK" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/projects/lac-otelnuk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/2762ddc83ab8e1b9d54937ed7c8608cb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/projects/labrador-west/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/pdfs/oceanic-tech-report-20200131.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/updated-pfs-economic-study-delivers-increased-npv/16791904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1211" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/feasibility-study/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement-preview/asx/3a69b758bb2f0377639a4a5c2cf30e3e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srk.com/en/publications/technical-reports-for-corumba-43-101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woodplc.com/news/latest-press-releases/2025/wood-secures-contract-on-early-cameroon-mining-project" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2023/simandou-iron-ore-project-update" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/project-overview/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/fortescue-aims-for-2030-debut-in-african-iron-ore-20251222-p5npgu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/mining/metallurgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/wp-content/uploads/2026/01/MetalQuest-Mining-Corporate-Presentation-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/d1e9ab5b2fb2b8396463691b4e05f3a4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/content/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendmining.com.au/reports/2011AprilMinelifeArticle.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/operations/africa/simandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/e3641ba966593a7d219494ed57a50219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/documents/investor-day-presentation/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/Projects/Mont_Sorcier/VONE-PEA-SEPT2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250923/pdf/06pk6crv4jnk50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.euronext.com/api/PublicAnnouncements/RISDocument/Metinvest_JORC%202021%20Results_27%20April%202022.pdf?id=db8b9841-279d-4ace-9c4d-5fd20d20abe8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/verksamhet/vara-omraden/blotberget/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/media-centre/news-releases/baffinland-moves-forward-with-steensby-component-of-the-mary-river-project--cleared-to-begin-construction" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.mfn.se/22e289d6-fbea-4433-b9f7-16c20e73b5d0/grangex-investor-pres-f.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/investors/presentations/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/pdf/Presentations/2025/Mont-Sorcier-Presentation-v1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20230117/pdf/02621615.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/key-environmental-approvals-secured-liberia/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/components/com_gdwgestion/download.php?fileid=406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/lac-virot-project/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/brazil-iron-announces-1-7-billion-tonne-ni-43-101-resource-strengthening-foundation-for-5-mtpa-hbi-project/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.mediaflowportal.com/documents/folder/231556/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/2e7b4551-f83a-4d4f-9737-0e1649c8fc26/MagIron%20Announces%20Completion%20of%20Feasibility%20St.pdf?v=021508?ver=1768426688799%20https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?v=021508?ver=1768426688799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spglobal.com/commodityinsights/PlattsContent/_assets/_files/en/our-methodology/methodology-specifications/global_iron_ore.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fastmarkets.com/methodology/metals/iron-ore-indices/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F05C6BD-C4A0-4569-83A5-962029335EA3}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Z84"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
@@ -7403,72 +7416,72 @@
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFCFCFF"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B83" r:id="rId1" xr:uid="{0D19F025-6DB4-4EF1-BAA9-A4C387C27D15}"/>
     <hyperlink ref="B41" r:id="rId2" xr:uid="{A9518101-5F53-4471-AB23-DE8066934910}"/>
     <hyperlink ref="C41" r:id="rId3" xr:uid="{D3971379-F548-46C6-80C5-5F05D55F35C4}"/>
     <hyperlink ref="D41" r:id="rId4" xr:uid="{AF38B8A2-2894-441D-B17D-5F581F9C9639}"/>
     <hyperlink ref="E41" r:id="rId5" display="New South Walse" xr:uid="{AFE9F993-F512-4432-A6BD-668146CB61FC}"/>
     <hyperlink ref="G41" r:id="rId6" xr:uid="{87C0A643-5B0E-403E-8E83-46D8FA5BEE40}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId7"/>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}">
   <dimension ref="A1:S39"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="45" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.140625" customWidth="1"/>
     <col min="13" max="13" width="21.5703125" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
-    <col min="16" max="16" width="33.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.140625" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="76" t="s">
         <v>421</v>
       </c>
       <c r="C1" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="76" t="s">
         <v>444</v>
       </c>
       <c r="E1" s="76" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="76" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="76" t="s">
@@ -8803,50 +8816,100 @@
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>111</v>
       </c>
       <c r="G29" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="77">
         <v>-31.8487805087406</v>
       </c>
       <c r="I29" s="77">
         <v>115.886447681663</v>
       </c>
       <c r="N29">
         <v>2030</v>
       </c>
       <c r="P29" t="s">
         <v>474</v>
       </c>
       <c r="Q29" t="s">
         <v>816</v>
       </c>
       <c r="R29" t="s">
         <v>817</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" t="s">
+        <v>140</v>
+      </c>
+      <c r="G30" t="s">
+        <v>49</v>
+      </c>
+      <c r="H30">
+        <v>-29.818978546526001</v>
+      </c>
+      <c r="I30">
+        <v>115.27486632263199</v>
+      </c>
+      <c r="J30">
+        <v>0.04</v>
+      </c>
+      <c r="K30">
+        <v>0.24</v>
+      </c>
+      <c r="N30">
+        <v>2028</v>
+      </c>
+      <c r="P30" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>1272</v>
+      </c>
+      <c r="R30" t="s">
+        <v>1269</v>
+      </c>
+      <c r="S30" t="s">
+        <v>1270</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="M31" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="35" spans="1:1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A35" s="85"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:S31" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}"/>
   <conditionalFormatting sqref="C11">
     <cfRule type="duplicateValues" dxfId="13" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C27:C28">
     <cfRule type="duplicateValues" dxfId="12" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:C1048576 C1:C10 C12:C26">
     <cfRule type="duplicateValues" dxfId="11" priority="51"/>
     <cfRule type="duplicateValues" dxfId="10" priority="52"/>
   </conditionalFormatting>
@@ -8930,60 +8993,62 @@
     <hyperlink ref="M17" r:id="rId77" xr:uid="{04ABC5B7-3AE8-47CE-9582-91BA6049741D}"/>
     <hyperlink ref="O17" r:id="rId78" xr:uid="{DEB464BA-B19D-4C4C-9991-DB56F8B3E40C}"/>
     <hyperlink ref="D3" r:id="rId79" xr:uid="{758000D0-1FE4-444B-9B8B-B2062E79730C}"/>
     <hyperlink ref="O2" r:id="rId80" xr:uid="{3DBD53C3-B712-4CE7-B1A8-4F808C91531C}"/>
     <hyperlink ref="O4" r:id="rId81" location=":~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " display="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202#:~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " xr:uid="{C6F35A4F-9BA2-4816-9E49-E0CA842BD634}"/>
     <hyperlink ref="O5" r:id="rId82" xr:uid="{63B01206-60EA-4E6B-8470-A69C20442BCB}"/>
     <hyperlink ref="O6" r:id="rId83" xr:uid="{7EA4D658-BE6A-4247-97E2-752D26FF36E2}"/>
     <hyperlink ref="O9" r:id="rId84" xr:uid="{2468796E-8F54-419D-AD04-490CDB396993}"/>
     <hyperlink ref="O7" r:id="rId85" xr:uid="{B6719D25-26B1-48F7-8ED8-525404B0BC6E}"/>
     <hyperlink ref="O10" r:id="rId86" xr:uid="{FA9D24FF-48F9-4DB1-B35B-869E6F0DA77D}"/>
     <hyperlink ref="O3" r:id="rId87" xr:uid="{AEA06D0F-C342-48B7-B3BF-575B4F67A0E9}"/>
     <hyperlink ref="M3" r:id="rId88" xr:uid="{119FCDD3-2A84-45BE-95A2-4B9E7CCBBDD7}"/>
     <hyperlink ref="M4" r:id="rId89" xr:uid="{8295443E-572D-40C8-BC6A-3869CD5BAC0D}"/>
     <hyperlink ref="M5" r:id="rId90" xr:uid="{5E77BF5D-7C0D-4489-815A-040E74BBA49D}"/>
     <hyperlink ref="D27" r:id="rId91" xr:uid="{34F3A38C-BCF2-4C23-8C79-66EB4198EB0A}"/>
     <hyperlink ref="B15" r:id="rId92" xr:uid="{40D6815F-BD43-4407-82D9-10587896DA42}"/>
     <hyperlink ref="M28" r:id="rId93" xr:uid="{E4C21406-E8AE-4551-AEF2-A4A3B2E9D553}"/>
     <hyperlink ref="B29" r:id="rId94" xr:uid="{8F388A0C-283D-4056-90FE-F4CA130BBA9E}"/>
     <hyperlink ref="D29" r:id="rId95" xr:uid="{ACC9DF91-56C3-46BE-AD71-F8E722AF13DB}"/>
     <hyperlink ref="S19" r:id="rId96" xr:uid="{E108071E-DACA-49B7-BD06-92DA46DFD33F}"/>
     <hyperlink ref="S16" r:id="rId97" xr:uid="{8CB52E75-F62D-4CD6-8A04-FAF790310B83}"/>
     <hyperlink ref="D8" r:id="rId98" location="respond " xr:uid="{0F58919C-0E57-40D4-BC31-7752E8E49344}"/>
     <hyperlink ref="B8" r:id="rId99" xr:uid="{80381515-5020-441D-BD51-01D64CB8553C}"/>
     <hyperlink ref="M8" r:id="rId100" location="respond " xr:uid="{8E5285E5-3CF7-43E1-BCAC-6F67721C229E}"/>
     <hyperlink ref="O8" r:id="rId101" xr:uid="{8F5E694D-DCA7-4623-A27A-BBAD6C7DCBAE}"/>
+    <hyperlink ref="D30" r:id="rId102" xr:uid="{AD9AC977-0FE8-4B08-B14B-677B042F70BA}"/>
+    <hyperlink ref="B30" r:id="rId103" xr:uid="{F178F293-552C-4210-BF2C-61EC2A023935}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23FD737F-5021-44AC-8338-C6E26E8CD685}">
   <dimension ref="A1:BF114"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="M2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="AI10" sqref="AI10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="34.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="54" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="1"/>
     <col min="10" max="10" width="15.5703125" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="14.28515625" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="16" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="14.42578125" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="15" customWidth="1" outlineLevel="1"/>
     <col min="16" max="16" width="9.85546875" customWidth="1" outlineLevel="1"/>
     <col min="17" max="17" width="22.7109375" customWidth="1" outlineLevel="1"/>
@@ -10088,71 +10153,71 @@
       <c r="Q9" s="5" t="s">
         <v>317</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>658</v>
       </c>
       <c r="S9" s="92">
         <v>17.399999999999999</v>
       </c>
       <c r="T9" s="92">
         <v>48.92</v>
       </c>
       <c r="U9" s="92">
         <v>8.2799999999999994</v>
       </c>
       <c r="V9" s="92">
         <v>0.18</v>
       </c>
       <c r="W9" s="92"/>
       <c r="X9" s="92">
         <v>5.59</v>
       </c>
       <c r="Y9" s="92">
         <v>8</v>
       </c>
-      <c r="Z9" s="120">
+      <c r="Z9">
         <v>68.5</v>
       </c>
-      <c r="AA9" s="121">
+      <c r="AA9" s="92">
         <v>3.2</v>
       </c>
-      <c r="AB9" s="121">
+      <c r="AB9" s="92">
         <v>0.4</v>
       </c>
-      <c r="AC9" s="121"/>
-[...2 lines deleted...]
-      <c r="AF9" s="122">
+      <c r="AC9" s="92"/>
+      <c r="AD9" s="92"/>
+      <c r="AE9" s="92"/>
+      <c r="AF9" s="83">
         <f t="shared" si="6"/>
         <v>3.6</v>
       </c>
-      <c r="AG9" s="121"/>
-      <c r="AH9" s="121">
+      <c r="AG9" s="92"/>
+      <c r="AH9" s="92">
         <v>38</v>
       </c>
-      <c r="AI9" s="121"/>
+      <c r="AI9" s="92"/>
       <c r="AJ9" s="5" t="s">
         <v>1266</v>
       </c>
       <c r="AK9" t="s">
         <v>541</v>
       </c>
       <c r="AL9" s="5" t="s">
         <v>544</v>
       </c>
       <c r="AM9" t="s">
         <v>1139</v>
       </c>
       <c r="AN9" s="5">
         <v>2021</v>
       </c>
       <c r="AO9">
         <v>572</v>
       </c>
       <c r="AP9">
         <v>296</v>
       </c>
       <c r="AQ9" s="92">
         <v>14</v>
       </c>
       <c r="AR9" s="92">