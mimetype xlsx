--- v1 (2026-04-14)
+++ v2 (2026-06-16)
@@ -20,51 +20,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SBasirat\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D7011AA-CF0E-4859-B162-BEFEBC7BB824}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDB084C9-4CBC-4178-9666-7B44AC899697}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="829" activeTab="1" xr2:uid="{9D5491A6-3D81-421F-BAFA-1361FA19AA15}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="15" r:id="rId1"/>
     <sheet name="Ironmaking value chain" sheetId="1" r:id="rId2"/>
     <sheet name="Magnetite desposits" sheetId="4" r:id="rId3"/>
     <sheet name="Potential DR-grade supply" sheetId="19" r:id="rId4"/>
     <sheet name="High-grade iron ore indices" sheetId="17" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ironmaking value chain'!$A$1:$S$31</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Magnetite desposits'!$A$1:$BF$85</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Potential DR-grade supply'!$A$1:$AX$54</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
@@ -989,51 +989,51 @@
 Comment:
     All figures converted to AUD</t>
       </text>
     </comment>
     <comment ref="P49" authorId="17" shapeId="0" xr:uid="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</t>
       </text>
     </comment>
     <comment ref="AR49" authorId="18" shapeId="0" xr:uid="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
       <text>
         <t xml:space="preserve">[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2535" uniqueCount="1273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2539" uniqueCount="1274">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Facility</t>
   </si>
   <si>
     <t>Fortescue</t>
   </si>
   <si>
     <t>Iron Bridge</t>
   </si>
   <si>
     <t>Karara Mining Limited</t>
   </si>
   <si>
     <t>CITIC Pacific Mining</t>
   </si>
   <si>
     <t>Grange Resources</t>
   </si>
   <si>
     <t xml:space="preserve">Longitude </t>
   </si>
   <si>
@@ -3488,53 +3488,50 @@
 The dataset aims to capture the full landscape of Australia’s low-emissions iron value chain, with particular emphasis on projects adopting direct reduction (DR) technologies. It is intended to support industry monitoring and research into the growth of Australia’s green iron sector.</t>
     </r>
   </si>
   <si>
     <t>Content in iron ore concentrate</t>
   </si>
   <si>
     <t>The Warrego Mine began operating in the 1970s, and was mined for bismuth, copper and gold until the late 2000s when the site was abandoned. Originally, the mine did not target magnetite as a commercially viable product due to a lack of processing technology and market demand. The Warrego Rehabilitation Project began production in October 2024, and has a 3.5 year operational life. In December 2024, the mine began transporting magnetite concentrate by rail from Tennant Creek to Darwin for export to Asian markets.</t>
   </si>
   <si>
     <t>The Calix plant will use green hydrogen in a reduction furnace to convert iron ore into sponge iron, which is further processed in an electric smelting furnace (ESF), to produce high-purity green iron metal. This project is expected to produce more than 1,500tpa of green iron metal.</t>
   </si>
   <si>
     <t>The proposed Koolanooka magnetite project is not covered by the existing environmental approval for direct shipping ore (DSO) mining at Koolanooka but will be the subject of an independent application if feasibility work confirms the robustness of the project.</t>
   </si>
   <si>
     <t>Only in-situ BFO was included. Mining Lease M20/513.</t>
   </si>
   <si>
     <t>Grange Resources’ Savage River plant holds the distinction of being the oldest operating concentrate facility in Australia. With a capacity of up to 2.85Mtpa, it supplies a captive pelleting plant with a capacity of 2.6Mtpa.</t>
   </si>
   <si>
     <t>Whyalla Steelworks uses magnetite ore from the Middleback Ranges to produce 1.3Mtpa of pellets. It produces BF-grade pellets with an iron content below 65%.</t>
   </si>
   <si>
-    <t xml:space="preserve">The Byro Project, a small-scale development with 29.3Mt of magnetite resources, released its scoping study in May 2024, outlining plans to produce 5Mtpa of iron ore concentrate. Due to its modest size and relatively low capital requirements, it could reach FID in the future. Athena, Warradarge Energy and Fenix have signed a MoU to plan and establish a new Mid West Green Iron Project in WA. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf </t>
   </si>
   <si>
     <t>With 4.4 billion tonnes of soft magnetite ore, and deploying innovative dry processing technology, the Hawsons Iron Project in the New South Wales Southern Highlands could be one of the large-scale iron ore concentrate producers in Australia. Next step is to finalise current dry comminution and byproduct testing to a definitive level and finalise process flow sheet with vendor guarantees where applicable. PFS was completed in 2025.</t>
   </si>
   <si>
     <t>Element Zero</t>
   </si>
   <si>
     <t xml:space="preserve">https://elementzero.green/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://elementzero.green/technology/ </t>
   </si>
   <si>
     <t>Element Zero uses direct electrolysis of iron ore at low temperatures and can operate with intermittent energy sources. The initiative commenced continuous production at its pilot plant in Western Australia in late 2025.</t>
   </si>
   <si>
     <t>https://elementzero.green/hon-roger-cook-visits-element-zero/</t>
   </si>
   <si>
     <t>BioIron uses raw biomass and microwave energy to convert Pilbara iron ore to metallic iron in the steelmaking process. The BioIron facility will include a pilot plant in the Rockingham Strategic Industrial Area, south of Perth, and follows successful trials of the innovative ironmaking process in a small-scale pilot plant in Germany. In November 2025, Rio Tinto decided to pause the project and pursue a partnership with Calix to develop Zesty technology.</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron </t>
@@ -4880,50 +4877,56 @@
     <t>Iron ore spot blast furnace pellet premium 65% CFR China</t>
   </si>
   <si>
     <t>Iron ore spot blast furnace pellet 63% CFR China</t>
   </si>
   <si>
     <t>https://api.investi.com.au/api/announcements/mgt/1af6e7b4-894.pdf</t>
   </si>
   <si>
     <t>Mid West Green Iron</t>
   </si>
   <si>
     <t>Mid West Green Iron Pty Ltd (Athena Resources Limited, Fenix Resources, Warradage energy)</t>
   </si>
   <si>
     <t>https://warradarge.com.au/warradarge-to-collaborate-on-mid-west-green-iron-project</t>
   </si>
   <si>
     <t>https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf </t>
   </si>
   <si>
     <t>Mid West Green Iron Pty Ltd (MWGI) is a joint venture between Athena Resources Limited, Fenix Resources, and Warradarge Energy. The partners aim to test an innovative technology at demonstration scale, with plans to expand capacity through a modular design. The first phase involves a single plant with a capacity of 40,000 tonnes/year, targeted for 2028. Over time, the project plans to scale up, reaching a total capacity of 240,000 tonnes/year. The project is currently at a very early stage of study and planning.</t>
+  </si>
+  <si>
+    <t>The Byro Project, a small-scale development with 29.3Mt of magnetite resources, released its scoping study in May 2024, outlining plans to produce 5Mtpa of iron ore concentrate. Due to its modest size and relatively low capital requirements, it could reach FID in the future. Athena Mining has partnered with Terra Mining and Fenix Resources to fast-track potential production of premium magnetite concentrate. The aim is to develop the Narryer deposit to de-risk the future development of Byro South and FE1, while also generating operational learnings by 2028.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.listcorp.com/asx/ahn/athena-resources-limited/news/strategic-joint-venture-to-accelerate-byro-development-3331943.html </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="d\ mmmm\ yyyy"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -6381,51 +6384,51 @@
     <text>Kiruna mine location was used.</text>
   </threadedComment>
   <threadedComment ref="AN48" dT="2025-07-23T01:33:37.64" personId="{CDBF32D8-88B8-4730-B322-73C1F2F39838}" id="{B7B9BDAE-EE95-4C74-90D2-4143EE321CA7}">
     <text>All figures converted to AUD</text>
   </threadedComment>
   <threadedComment ref="P49" dT="2026-01-07T03:07:55.77" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
     <text>https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</text>
     <extLst>
       <x:ext xmlns:xltc2="http://schemas.microsoft.com/office/spreadsheetml/2020/threadedcomments2" uri="{F7C98A9C-CBB3-438F-8F68-D28B6AF4A901}">
         <xltc2:checksum>574515055</xltc2:checksum>
         <xltc2:hyperlink startIndex="0" length="52" url="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf"/>
       </x:ext>
     </extLst>
   </threadedComment>
   <threadedComment ref="AR49" dT="2026-01-07T02:30:39.27" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
     <text xml:space="preserve">C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-mines-petroleum-and-exploration/types-of-approvals" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbasirat@ieefa.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mrt.tas.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/resources-regulator" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qrc.org.au/advocacy/resources/approvals-process-and-flowcharts/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/strategic-joint-venture-to-accelerate-byro-development-3331943.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110622/pdf/01191176.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/projects/yarraloola/yarraloola-ashburton/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/__data/assets/pdf_file/0006/1168548/20250307-Central-Iron-Pty-Lt~-Mining-lease-proposal-rev2.PDF" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/wp-content/uploads/2024/09/EFE-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mt-forrest-project" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2025/06/Forward-Program-May-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/broula-magnetite-mine/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20100216/pdf/01037712.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/ridley-magnetite-project" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140929/pdf/01556876.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/canegrass-battery-minerals-project/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121126/pdf/42bgzdm703yb4r.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220511/pdf/458x3lrqnq5kh6.pdf?utm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/news/2024-02-09/elmore-voluntary-administration-peko-mine-operator-tennant-creek/103445070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-02049769-6A909994&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02914575.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vizmap.com.au/NRM/Commodities/493456.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/jack-hills-expansion-project" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.asp?mineid=mn1149" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hfw.com/insights/clive-palmer-v-the-commonwealth-of-australia/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/cproot/1212/3/20250115-Investor-Presentation-Re-release-MERGED-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/8/ML_NUM/M47%2F1436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtgibsoniron.com.au/wp-content/uploads/060221-Extension-Hill-Magnetite-Project.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/yalgoo/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peakiron.com/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130130/pdf/42cnvwclhdpyqv.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/?utm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150616/pdf/42z70yl5tjn54v.pdf?utm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/costs.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/33dd81f6-e660-468a-9dbe-780e154509da/downloads/ee7d5a97-9790-4fbf-91f8-400507d5f580/FIJV%20Yogi%20Project_Environmental%20Management%20Pla.pdf?ver=1746509983453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/olaryflatsproject" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/community-engagement-opportunities/wilcherry-weednanna-gold-and-iron-project" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/project/perenjori-iron-ore/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110606/pdf/01186755.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buxtonresources.com.au/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/environmental-milestone-wa-approval-for-yogi-management-plan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/jack-hills/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/Referral_Documentation/PRE09191%2001%20Irvine%20Island%20Explanatory%20document%20for%20referral%20Rev%200.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130521/pdf/42g07m6wr47z7b.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/nowa-nowa/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/059dc88b-f7fa-40bb-8d98-fc25751959a1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/operations/southdown" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reedylagoon.com.au/wp-content/uploads/2018/07/ASX_13-07-31_13-Q2-Activities5B.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/projects/far-north-magnetite-resource/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200831/pdf/02274551.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120305/pdf/424tngsfvczpzz.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/grants" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forwardmining.com.au/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6947910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.extensionhill.com.au/Projects/ExtensionHillMagnetiteProject.aspx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/haw/hawthorn-resources/news/lcy-mt-bevan-magnetite-jv-approves-forward-works-program-3087271.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/our-business/mining/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120606/pdf/426phn96fw93y0.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/_files/ugd/0bf8d0_e61a9a04b81244bdab48ec7518349637.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/maldorky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/balla-balla-magnetite-mining-project-s46-2224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6951864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/mining/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/lodestone-mines-olary-flats-project?utm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drillhole.pir.sa.gov.au/MineralDepositDetails.aspx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20080205/pdf/00809572.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20210726/pdf/02398977.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2024/05/Broula-Mine-Annual-Report-17-May-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/fijv-has-signed-an-mou-with-green-iron-and-steel-australia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20130308/pdf/01389842.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/jorc-resource.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20190424/pdf/444hwnkwc2t046.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/maldorky-iron-ore-project?utm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mid-west-shared-infrastructure-project?utm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agilemining.com.au/services" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20170418/pdf/01848360.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.tas.gov.au/Documents/Shree%20Minerals%20Ltd,%20Nelson%20Bay%20River%20Mine,%20Northwest%20Tasmania%20-%20Proposal%20Description.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacyiron.com.au/projects/mt-bevan/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/acs/7e8f67eb-005e-11f0-9dde-fa1e67b8f469.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02860241.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/PER_documentation/A1677_R1340_PER_Appendix%20A%20PEMP%20081219.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/page/mt_oscar_iron_ore_project.html?" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110411/pdf/41xzkmkwm6grmn.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/ridley-magnetite/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allianceresources.com.au/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20230929/pdf/05vg8jsdgfxtnp.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlasiron.com.au/atlas-iron-defers-ridley-investment-call-as-onerous-approvals-slow-gina-rineharts-foray-into-magnetite/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/muster-dam-iron-ore-project" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20101123/pdf/01123710.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/blue-hills-dso-hematite/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ctn/catalina-resources-ltd/news/nbr-dso-iron-ore-project-permitting-advances-2910424.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/acs/announcements/magnetite-range-project-commencement-of-pfs-6A1265433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20240716/pdf/065m4bxtsd5m3b.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-scoping-study-demonstrates-development-potential-XX637657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/projects/western-australia-australia/yerecoin-iron-project/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarmetals.com.au/page/mt_oscar_iron_ore_project.html?utm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/grr/grange-resources/news/southdown-pfs-results-and-resource-and-amp-reserve-statement-3177990.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/projects/nowa-nowa-iron/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/mount-gibson-iron-ore-mine-and-infrastructure-project" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/wp-content/uploads/2021/05/SRN-2021-06-22-ASX-Release-Scoping-Study-Confirms-Potential.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/mining/baniaka/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/d1756a00-61f8-42ab-976b-95e3740a3f3c/Rule-Symposium-Presentation-July-2025.pdf?Platform=ListPage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/projects/amapa-iron/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/en/products/semi-finished-products/iron-ore-concentrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250704/pdf/06lh9vw8ljkdd2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/en" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/0c0a8c01-3cfc-4948-93b7-9cfc3e06c3f6/Jambreiro-Testwork-Successfully-Produces-DR-Pellet-Feed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minergyresources.com/bahia.php" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironore.ca/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en/nos-mines" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Investors.asp.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/our-business/operations" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-rio.dataweavers.io/-/media/content/documents/invest/reserves-and-resources/rt-mineral-resources-ore-reserves-updates-ar2023.pdf?rev=0d170288845c4ea3814ddc5b36b9391a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/cle/6f8e886b-bba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/project/simandou-north-iron-project/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/resources-reserves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Lake_St_Joseph.asp.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/about-us/our-history/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/site/assets/files/7122/high_tide_resources_ni_43-101_report_labrador_west_iron_project_final_2023.pdf?17iokk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/43cc4df4-42d5-496b-916e-250a473385f8/MagIron%20Press%20Release%20First%20Pellets_FINAL.pdf?ver=1768426688678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/operation/mary-river-mine/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/wp-content/uploads/2024/08/CMP_ENG_Cap1_Desarrollo-del-negocio-minero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/about-us/resources-and-mines/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/2015-11_DanieliCentroMetallics.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legendmining.com.au/reports/ASX20110526_AGMPresentation.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyclonemetals.au/iron-bear/overview/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/presentations/corporate-presentation.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/projects/mont-sorcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/amapa-iron-ore-project-update/16781073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/grangesberg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/dri-pellet-feed/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom.championiron.com/2025-12-21-CHAMPION-IRON-TO-LAUNCH-CASH-TENDER-OFFER-TO-ACQUIRE-RANA-GRUBER,-RECEIVES-FINANCIAL-SUPPORT-FROM-LA-CAISSE-AND-A-TERM-LOAN-COMMITMENT-FROM-SCOTIABANK" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/projects/lac-otelnuk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/2762ddc83ab8e1b9d54937ed7c8608cb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/projects/labrador-west/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/pdfs/oceanic-tech-report-20200131.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/updated-pfs-economic-study-delivers-increased-npv/16791904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1211" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/feasibility-study/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement-preview/asx/3a69b758bb2f0377639a4a5c2cf30e3e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srk.com/en/publications/technical-reports-for-corumba-43-101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woodplc.com/news/latest-press-releases/2025/wood-secures-contract-on-early-cameroon-mining-project" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2023/simandou-iron-ore-project-update" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/project-overview/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/fortescue-aims-for-2030-debut-in-african-iron-ore-20251222-p5npgu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/mining/metallurgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/wp-content/uploads/2026/01/MetalQuest-Mining-Corporate-Presentation-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/d1e9ab5b2fb2b8396463691b4e05f3a4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/content/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendmining.com.au/reports/2011AprilMinelifeArticle.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/operations/africa/simandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/e3641ba966593a7d219494ed57a50219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/documents/investor-day-presentation/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/Projects/Mont_Sorcier/VONE-PEA-SEPT2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250923/pdf/06pk6crv4jnk50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.euronext.com/api/PublicAnnouncements/RISDocument/Metinvest_JORC%202021%20Results_27%20April%202022.pdf?id=db8b9841-279d-4ace-9c4d-5fd20d20abe8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/verksamhet/vara-omraden/blotberget/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/media-centre/news-releases/baffinland-moves-forward-with-steensby-component-of-the-mary-river-project--cleared-to-begin-construction" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.mfn.se/22e289d6-fbea-4433-b9f7-16c20e73b5d0/grangex-investor-pres-f.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/investors/presentations/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/pdf/Presentations/2025/Mont-Sorcier-Presentation-v1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20230117/pdf/02621615.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/key-environmental-approvals-secured-liberia/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/components/com_gdwgestion/download.php?fileid=406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/lac-virot-project/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/brazil-iron-announces-1-7-billion-tonne-ni-43-101-resource-strengthening-foundation-for-5-mtpa-hbi-project/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.mediaflowportal.com/documents/folder/231556/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/2e7b4551-f83a-4d4f-9737-0e1649c8fc26/MagIron%20Announces%20Completion%20of%20Feasibility%20St.pdf?v=021508?ver=1768426688799%20https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?v=021508?ver=1768426688799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spglobal.com/commodityinsights/PlattsContent/_assets/_files/en/our-methodology/methodology-specifications/global_iron_ore.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fastmarkets.com/methodology/metals/iron-ore-indices/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F05C6BD-C4A0-4569-83A5-962029335EA3}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Z84"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
@@ -6929,114 +6932,114 @@
         <v>650</v>
       </c>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="72"/>
     </row>
     <row r="42" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="32"/>
       <c r="J42" s="17"/>
     </row>
     <row r="43" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="45" t="s">
         <v>425</v>
       </c>
       <c r="C43" s="46"/>
       <c r="D43" s="46"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="47"/>
     </row>
     <row r="44" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="45" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="C44" s="46"/>
       <c r="D44" s="46"/>
       <c r="E44" s="46"/>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
       <c r="H44" s="46" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="I44" s="46"/>
       <c r="J44" s="47"/>
     </row>
     <row r="45" spans="2:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="40" t="s">
         <v>717</v>
       </c>
       <c r="H45" s="75" t="s">
         <v>717</v>
       </c>
       <c r="J45" s="17"/>
     </row>
     <row r="46" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="40" t="s">
         <v>718</v>
       </c>
       <c r="H46" s="75" t="s">
         <v>718</v>
       </c>
       <c r="J46" s="17"/>
     </row>
     <row r="47" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="40" t="s">
         <v>719</v>
       </c>
       <c r="H47" s="75" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="J47" s="17"/>
     </row>
     <row r="48" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="40" t="s">
         <v>720</v>
       </c>
       <c r="H48" s="75" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="J48" s="17"/>
     </row>
     <row r="49" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="40" t="s">
         <v>721</v>
       </c>
       <c r="H49" s="75" t="s">
         <v>738</v>
       </c>
       <c r="J49" s="17"/>
     </row>
     <row r="50" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="40" t="s">
         <v>738</v>
       </c>
       <c r="H50" s="75" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="J50" s="17"/>
     </row>
     <row r="51" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="40" t="s">
         <v>722</v>
       </c>
       <c r="J51" s="17"/>
     </row>
     <row r="52" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="40"/>
       <c r="J52" s="17"/>
     </row>
     <row r="53" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="40" t="s">
         <v>716</v>
       </c>
       <c r="J53" s="17"/>
     </row>
     <row r="54" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="45" t="s">
         <v>600</v>
       </c>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
@@ -7417,51 +7420,51 @@
         <cfvo type="max"/>
         <color rgb="FFFCFCFF"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B83" r:id="rId1" xr:uid="{0D19F025-6DB4-4EF1-BAA9-A4C387C27D15}"/>
     <hyperlink ref="B41" r:id="rId2" xr:uid="{A9518101-5F53-4471-AB23-DE8066934910}"/>
     <hyperlink ref="C41" r:id="rId3" xr:uid="{D3971379-F548-46C6-80C5-5F05D55F35C4}"/>
     <hyperlink ref="D41" r:id="rId4" xr:uid="{AF38B8A2-2894-441D-B17D-5F581F9C9639}"/>
     <hyperlink ref="E41" r:id="rId5" display="New South Walse" xr:uid="{AFE9F993-F512-4432-A6BD-668146CB61FC}"/>
     <hyperlink ref="G41" r:id="rId6" xr:uid="{87C0A643-5B0E-403E-8E83-46D8FA5BEE40}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId7"/>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}">
   <dimension ref="A1:S39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="P29" sqref="P29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="45" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.140625" customWidth="1"/>
     <col min="13" max="13" width="21.5703125" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.140625" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
@@ -7790,96 +7793,96 @@
       </c>
       <c r="H7" s="77">
         <v>-41.489913664174999</v>
       </c>
       <c r="I7" s="77">
         <v>145.20880885637399</v>
       </c>
       <c r="J7">
         <v>2.85</v>
       </c>
       <c r="N7">
         <v>1967</v>
       </c>
       <c r="O7" s="5" t="s">
         <v>280</v>
       </c>
       <c r="P7" t="s">
         <v>21</v>
       </c>
       <c r="Q7" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>821</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="C8" t="s">
         <v>822</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" s="5" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="77">
         <v>-29.263906416722399</v>
       </c>
       <c r="I8" s="77">
         <v>117.686353720326</v>
       </c>
       <c r="J8">
         <v>4</v>
       </c>
       <c r="K8">
         <v>5</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="N8">
         <v>2023</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="P8" t="s">
         <v>21</v>
       </c>
       <c r="Q8" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>330</v>
       </c>
       <c r="C9" t="s">
         <v>133</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>330</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="77">
@@ -7961,57 +7964,63 @@
       <c r="D11" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11" s="77">
         <v>-26.127354</v>
       </c>
       <c r="I11" s="77">
         <v>116.31100000000001</v>
       </c>
       <c r="J11">
         <v>2.4</v>
       </c>
       <c r="L11">
         <v>111</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1166</v>
+        <v>1165</v>
+      </c>
+      <c r="N11">
+        <v>2028</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>1273</v>
       </c>
       <c r="P11" t="s">
         <v>474</v>
       </c>
       <c r="Q11" t="s">
-        <v>810</v>
+        <v>1272</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>591</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
@@ -8020,92 +8029,92 @@
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="77">
         <v>-32.9533202804258</v>
       </c>
       <c r="I12" s="77">
         <v>139.714492598964</v>
       </c>
       <c r="J12">
         <v>5</v>
       </c>
       <c r="K12">
         <v>10</v>
       </c>
       <c r="L12">
         <v>572</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>451</v>
       </c>
       <c r="P12" t="s">
         <v>442</v>
       </c>
       <c r="Q12" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>367</v>
       </c>
       <c r="C13" s="79" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>368</v>
       </c>
       <c r="E13" s="79" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="79" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="79" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="80">
         <v>-34.4302926692989</v>
       </c>
       <c r="I13" s="80">
         <v>135.86989696481501</v>
       </c>
       <c r="J13" s="81">
         <v>3</v>
       </c>
       <c r="K13" s="79">
         <v>10</v>
       </c>
       <c r="P13" s="79" t="s">
         <v>442</v>
       </c>
       <c r="Q13" s="79" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="R13" s="5" t="s">
         <v>649</v>
       </c>
       <c r="S13" s="81" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>308</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>309</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
@@ -8211,57 +8220,57 @@
       </c>
       <c r="G16" s="82" t="s">
         <v>49</v>
       </c>
       <c r="H16" s="77">
         <v>-32.232149944416697</v>
       </c>
       <c r="I16" s="77">
         <v>115.839636374457</v>
       </c>
       <c r="J16">
         <v>0.03</v>
       </c>
       <c r="L16" s="83"/>
       <c r="M16" s="5"/>
       <c r="N16">
         <v>2028</v>
       </c>
       <c r="O16" s="5" t="s">
         <v>477</v>
       </c>
       <c r="P16" t="s">
         <v>655</v>
       </c>
       <c r="Q16" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="R16" s="5" t="s">
         <v>440</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>303</v>
       </c>
       <c r="C17" t="s">
         <v>588</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>587</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>140</v>
       </c>
       <c r="G17" t="s">
         <v>49</v>
       </c>
       <c r="H17" s="77">
@@ -8312,51 +8321,51 @@
         <v>140</v>
       </c>
       <c r="G18" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="77">
         <v>-32.254410732874</v>
       </c>
       <c r="I18" s="77">
         <v>115.76514151920399</v>
       </c>
       <c r="J18">
         <v>0.04</v>
       </c>
       <c r="M18" s="5"/>
       <c r="N18">
         <v>2028</v>
       </c>
       <c r="O18" s="5" t="s">
         <v>461</v>
       </c>
       <c r="P18" t="s">
         <v>655</v>
       </c>
       <c r="Q18" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="R18" s="5" t="s">
         <v>462</v>
       </c>
       <c r="S18" s="5" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>463</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>465</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
@@ -8366,57 +8375,57 @@
         <v>49</v>
       </c>
       <c r="H19" s="77">
         <v>-32.2624733905281</v>
       </c>
       <c r="I19" s="77">
         <v>115.78286681988</v>
       </c>
       <c r="J19">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="K19" s="5"/>
       <c r="L19">
         <v>215</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>464</v>
       </c>
       <c r="O19" s="5" t="s">
         <v>464</v>
       </c>
       <c r="P19" t="s">
         <v>418</v>
       </c>
       <c r="Q19" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="R19" s="5" t="s">
         <v>466</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>134</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>437</v>
       </c>
       <c r="C20" t="s">
         <v>135</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>437</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="77">
@@ -8542,136 +8551,148 @@
       <c r="D23" s="5" t="s">
         <v>470</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>49</v>
       </c>
       <c r="H23" s="77">
         <v>-28.766857999999999</v>
       </c>
       <c r="I23" s="77">
         <v>115.1</v>
       </c>
       <c r="J23">
         <v>2.5</v>
       </c>
       <c r="P23" t="s">
         <v>474</v>
       </c>
       <c r="Q23" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="R23" s="5" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>476</v>
       </c>
       <c r="C24" t="s">
         <v>137</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
         <v>49</v>
       </c>
       <c r="H24" s="77">
         <v>-28.764942082582401</v>
       </c>
       <c r="I24" s="77">
         <v>114.797413839867</v>
       </c>
       <c r="J24">
         <v>7</v>
       </c>
       <c r="K24">
         <v>50</v>
       </c>
+      <c r="N24">
+        <v>2030</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>475</v>
+      </c>
       <c r="P24" t="s">
         <v>474</v>
       </c>
       <c r="Q24" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>476</v>
       </c>
       <c r="C25" t="s">
         <v>138</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>49</v>
       </c>
       <c r="H25" s="77">
         <v>-28.764942082582401</v>
       </c>
       <c r="I25" s="77">
         <v>114.797413839867</v>
       </c>
       <c r="J25">
         <v>2.5</v>
       </c>
       <c r="K25">
         <v>10</v>
       </c>
+      <c r="N25">
+        <v>2030</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>475</v>
+      </c>
       <c r="P25" t="s">
         <v>474</v>
       </c>
       <c r="Q25" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>471</v>
       </c>
       <c r="C26" t="s">
         <v>589</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>472</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="77">
@@ -8765,156 +8786,159 @@
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>70</v>
       </c>
       <c r="H28" s="77">
         <v>-32.438000000000002</v>
       </c>
       <c r="I28" s="77">
         <v>141.149</v>
       </c>
       <c r="J28">
         <v>12</v>
       </c>
       <c r="K28">
         <v>12</v>
       </c>
       <c r="L28">
         <v>4960</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="P28" t="s">
         <v>442</v>
       </c>
       <c r="Q28" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="S28" s="5" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>812</v>
+      </c>
+      <c r="B29" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="C29" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>814</v>
-      </c>
-[...4 lines deleted...]
-        <v>815</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>111</v>
       </c>
       <c r="G29" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="77">
         <v>-31.8487805087406</v>
       </c>
       <c r="I29" s="77">
         <v>115.886447681663</v>
       </c>
       <c r="N29">
         <v>2030</v>
       </c>
       <c r="P29" t="s">
         <v>474</v>
       </c>
       <c r="Q29" t="s">
+        <v>815</v>
+      </c>
+      <c r="R29" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C30" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>140</v>
       </c>
       <c r="G30" t="s">
         <v>49</v>
       </c>
       <c r="H30">
         <v>-29.818978546526001</v>
       </c>
       <c r="I30">
         <v>115.27486632263199</v>
       </c>
       <c r="J30">
         <v>0.04</v>
       </c>
       <c r="K30">
         <v>0.24</v>
       </c>
       <c r="N30">
         <v>2028</v>
       </c>
+      <c r="O30" s="1" t="s">
+        <v>1270</v>
+      </c>
       <c r="P30" t="s">
         <v>474</v>
       </c>
       <c r="Q30" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="R30" t="s">
+        <v>1268</v>
+      </c>
+      <c r="S30" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="M31" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
     </row>
     <row r="35" spans="1:1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A35" s="85"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:S31" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}"/>
   <conditionalFormatting sqref="C11">
     <cfRule type="duplicateValues" dxfId="13" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C27:C28">
     <cfRule type="duplicateValues" dxfId="12" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:C1048576 C1:C10 C12:C26">
     <cfRule type="duplicateValues" dxfId="11" priority="51"/>
     <cfRule type="duplicateValues" dxfId="10" priority="52"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" xr:uid="{9E0147BD-B45A-49BB-AA22-0CEDA17B4112}"/>
     <hyperlink ref="R2" r:id="rId2" xr:uid="{51C099C9-63E2-4794-867B-BC1E68E00A3C}"/>
     <hyperlink ref="D16" r:id="rId3" xr:uid="{6EE01C96-6F16-4404-A17A-0FB0C268B291}"/>
     <hyperlink ref="R16" r:id="rId4" xr:uid="{248C5D7F-64FA-41EC-9EFD-61A3CC134E37}"/>
@@ -8995,50 +9019,54 @@
     <hyperlink ref="D3" r:id="rId79" xr:uid="{758000D0-1FE4-444B-9B8B-B2062E79730C}"/>
     <hyperlink ref="O2" r:id="rId80" xr:uid="{3DBD53C3-B712-4CE7-B1A8-4F808C91531C}"/>
     <hyperlink ref="O4" r:id="rId81" location=":~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " display="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202#:~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " xr:uid="{C6F35A4F-9BA2-4816-9E49-E0CA842BD634}"/>
     <hyperlink ref="O5" r:id="rId82" xr:uid="{63B01206-60EA-4E6B-8470-A69C20442BCB}"/>
     <hyperlink ref="O6" r:id="rId83" xr:uid="{7EA4D658-BE6A-4247-97E2-752D26FF36E2}"/>
     <hyperlink ref="O9" r:id="rId84" xr:uid="{2468796E-8F54-419D-AD04-490CDB396993}"/>
     <hyperlink ref="O7" r:id="rId85" xr:uid="{B6719D25-26B1-48F7-8ED8-525404B0BC6E}"/>
     <hyperlink ref="O10" r:id="rId86" xr:uid="{FA9D24FF-48F9-4DB1-B35B-869E6F0DA77D}"/>
     <hyperlink ref="O3" r:id="rId87" xr:uid="{AEA06D0F-C342-48B7-B3BF-575B4F67A0E9}"/>
     <hyperlink ref="M3" r:id="rId88" xr:uid="{119FCDD3-2A84-45BE-95A2-4B9E7CCBBDD7}"/>
     <hyperlink ref="M4" r:id="rId89" xr:uid="{8295443E-572D-40C8-BC6A-3869CD5BAC0D}"/>
     <hyperlink ref="M5" r:id="rId90" xr:uid="{5E77BF5D-7C0D-4489-815A-040E74BBA49D}"/>
     <hyperlink ref="D27" r:id="rId91" xr:uid="{34F3A38C-BCF2-4C23-8C79-66EB4198EB0A}"/>
     <hyperlink ref="B15" r:id="rId92" xr:uid="{40D6815F-BD43-4407-82D9-10587896DA42}"/>
     <hyperlink ref="M28" r:id="rId93" xr:uid="{E4C21406-E8AE-4551-AEF2-A4A3B2E9D553}"/>
     <hyperlink ref="B29" r:id="rId94" xr:uid="{8F388A0C-283D-4056-90FE-F4CA130BBA9E}"/>
     <hyperlink ref="D29" r:id="rId95" xr:uid="{ACC9DF91-56C3-46BE-AD71-F8E722AF13DB}"/>
     <hyperlink ref="S19" r:id="rId96" xr:uid="{E108071E-DACA-49B7-BD06-92DA46DFD33F}"/>
     <hyperlink ref="S16" r:id="rId97" xr:uid="{8CB52E75-F62D-4CD6-8A04-FAF790310B83}"/>
     <hyperlink ref="D8" r:id="rId98" location="respond " xr:uid="{0F58919C-0E57-40D4-BC31-7752E8E49344}"/>
     <hyperlink ref="B8" r:id="rId99" xr:uid="{80381515-5020-441D-BD51-01D64CB8553C}"/>
     <hyperlink ref="M8" r:id="rId100" location="respond " xr:uid="{8E5285E5-3CF7-43E1-BCAC-6F67721C229E}"/>
     <hyperlink ref="O8" r:id="rId101" xr:uid="{8F5E694D-DCA7-4623-A27A-BBAD6C7DCBAE}"/>
     <hyperlink ref="D30" r:id="rId102" xr:uid="{AD9AC977-0FE8-4B08-B14B-677B042F70BA}"/>
     <hyperlink ref="B30" r:id="rId103" xr:uid="{F178F293-552C-4210-BF2C-61EC2A023935}"/>
+    <hyperlink ref="O11" r:id="rId104" xr:uid="{9EC45F31-A056-447F-ACE3-4A3E81DC7AFD}"/>
+    <hyperlink ref="O24" r:id="rId105" location="green-iron " xr:uid="{8AB42647-6877-4DCD-B3C5-357D1D5144C5}"/>
+    <hyperlink ref="O25" r:id="rId106" location="green-iron " xr:uid="{D38DDD77-66A0-49C8-988A-F46211017F9F}"/>
+    <hyperlink ref="O30" r:id="rId107" xr:uid="{3A04B24F-D151-4CB1-9C6E-C55FAF0D5ED8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23FD737F-5021-44AC-8338-C6E26E8CD685}">
   <dimension ref="A1:BF114"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="M2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="AI10" sqref="AI10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="34.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="54" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8" style="2" customWidth="1"/>
@@ -9216,66 +9244,66 @@
       <c r="AP1" s="86" t="s">
         <v>321</v>
       </c>
       <c r="AQ1" s="86" t="s">
         <v>145</v>
       </c>
       <c r="AR1" s="86" t="s">
         <v>399</v>
       </c>
       <c r="AS1" s="86" t="s">
         <v>146</v>
       </c>
       <c r="AT1" s="86" t="s">
         <v>162</v>
       </c>
       <c r="AU1" s="86" t="s">
         <v>398</v>
       </c>
       <c r="AV1" s="86" t="s">
         <v>597</v>
       </c>
       <c r="AW1" s="86" t="s">
         <v>41</v>
       </c>
       <c r="AX1" s="86" t="s">
+        <v>1207</v>
+      </c>
+      <c r="AY1" s="86" t="s">
         <v>1208</v>
       </c>
-      <c r="AY1" s="86" t="s">
+      <c r="AZ1" s="86" t="s">
         <v>1209</v>
       </c>
-      <c r="AZ1" s="86" t="s">
+      <c r="BA1" s="86" t="s">
         <v>1210</v>
       </c>
-      <c r="BA1" s="86" t="s">
+      <c r="BB1" s="86" t="s">
         <v>1211</v>
       </c>
-      <c r="BB1" s="86" t="s">
+      <c r="BC1" s="86" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="BD1" s="86" t="s">
         <v>702</v>
       </c>
       <c r="BE1" s="86" t="s">
         <v>701</v>
       </c>
       <c r="BF1" s="86" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="2" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>323</v>
       </c>
       <c r="B2" s="84" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>324</v>
       </c>
       <c r="D2" t="s">
         <v>766</v>
       </c>
       <c r="E2" s="88">
@@ -9338,59 +9366,59 @@
       </c>
       <c r="AD2">
         <v>0.02</v>
       </c>
       <c r="AF2" s="83">
         <f>AA2+AB2</f>
         <v>10.0258</v>
       </c>
       <c r="AI2" s="83">
         <f>559.4/1021*41.42+(1-559.4/1021)*43.15</f>
         <v>42.202142997061699</v>
       </c>
       <c r="AJ2" s="5" t="s">
         <v>191</v>
       </c>
       <c r="AK2" t="s">
         <v>149</v>
       </c>
       <c r="AL2" s="5" t="s">
         <v>557</v>
       </c>
       <c r="AM2" t="s">
         <v>761</v>
       </c>
       <c r="AX2" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY2" s="90"/>
       <c r="AZ2" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA2" s="90"/>
       <c r="BB2" s="91" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="BC2" s="91"/>
       <c r="BD2" t="str">
         <f>"&lt;a href="&amp;Q2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE2" t="str">
         <f>"&lt;a href="&amp;R2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF2" t="str">
         <f>"&lt;a href="&amp;AJ2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="3" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B3" s="84" t="s">
         <v>516</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>308</v>
       </c>
@@ -9492,55 +9520,55 @@
       <c r="AN3" s="5">
         <v>2019</v>
       </c>
       <c r="AO3">
         <f>1.74/0.7*1000</f>
         <v>2485.7142857142858</v>
       </c>
       <c r="AP3">
         <f>1.68/0.7*1000</f>
         <v>2400</v>
       </c>
       <c r="AQ3">
         <v>20</v>
       </c>
       <c r="AR3" s="83">
         <f>44/0.7</f>
         <v>62.857142857142861</v>
       </c>
       <c r="AT3">
         <v>12</v>
       </c>
       <c r="AU3">
         <v>250</v>
       </c>
       <c r="AX3" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY3" s="90"/>
       <c r="AZ3" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA3" s="90"/>
       <c r="BB3" s="91"/>
       <c r="BC3" s="91" t="s">
         <v>656</v>
       </c>
       <c r="BD3" t="str">
         <f t="shared" ref="BD3:BD66" si="2">"&lt;a href="&amp;Q3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE3" t="str">
         <f>"&lt;a href="&amp;R3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF3" t="str">
         <f t="shared" ref="BF3:BF66" si="3">"&lt;a href="&amp;AJ3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="4" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>687</v>
       </c>
       <c r="B4" s="84" t="s">
         <v>634</v>
@@ -9612,55 +9640,55 @@
         <v>5.62</v>
       </c>
       <c r="AB4">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF4" s="83">
         <f>AA4+AB4</f>
         <v>5.91</v>
       </c>
       <c r="AH4">
         <v>53</v>
       </c>
       <c r="AI4">
         <v>23.1</v>
       </c>
       <c r="AJ4" s="5" t="s">
         <v>488</v>
       </c>
       <c r="AK4" t="s">
         <v>21</v>
       </c>
       <c r="AT4">
         <v>22</v>
       </c>
       <c r="AX4" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY4" s="90"/>
       <c r="AZ4" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA4" s="90"/>
       <c r="BB4" s="91"/>
       <c r="BC4" s="91"/>
       <c r="BD4" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF4" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="5" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>299</v>
       </c>
       <c r="B5" s="84" t="s">
         <v>411</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>297</v>
       </c>
       <c r="D5" t="s">
         <v>296</v>
@@ -9672,72 +9700,72 @@
         <v>116.1473524749</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="78">
         <f t="shared" si="4"/>
         <v>5088</v>
       </c>
       <c r="J5" s="78">
         <v>1489</v>
       </c>
       <c r="K5" s="78">
         <v>2793</v>
       </c>
       <c r="L5" s="78">
         <v>806</v>
       </c>
       <c r="M5" s="78"/>
       <c r="N5" s="78"/>
       <c r="O5" s="78"/>
       <c r="Q5" s="5" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>300</v>
       </c>
       <c r="S5">
         <v>31.77</v>
       </c>
       <c r="AF5" s="83"/>
       <c r="AK5" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY5" s="90"/>
       <c r="AZ5" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA5" s="90"/>
       <c r="BB5" s="91" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="BC5" s="91"/>
       <c r="BD5" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE5" t="str">
         <f t="shared" ref="BE5:BE67" si="5">"&lt;a href="&amp;R5&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="6" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B6" s="84" t="s">
         <v>71</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>313</v>
       </c>
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="88">
@@ -9780,56 +9808,56 @@
         <v>7.2</v>
       </c>
       <c r="V6">
         <v>0.21</v>
       </c>
       <c r="X6">
         <v>5.4</v>
       </c>
       <c r="Y6">
         <v>0</v>
       </c>
       <c r="AF6" s="83"/>
       <c r="AK6" t="s">
         <v>148</v>
       </c>
       <c r="AL6" s="5" t="s">
         <v>451</v>
       </c>
       <c r="AM6" t="s">
         <v>547</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>318</v>
       </c>
       <c r="AX6" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY6" s="90"/>
       <c r="AZ6" s="90"/>
       <c r="BA6" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB6" s="91"/>
       <c r="BC6" s="91" t="s">
         <v>657</v>
       </c>
       <c r="BD6" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE6" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="7" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>327</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>76</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>329</v>
       </c>
       <c r="D7" t="s">
@@ -9916,59 +9944,59 @@
         <v>4.125</v>
       </c>
       <c r="AG7">
         <v>15</v>
       </c>
       <c r="AI7">
         <v>37.200000000000003</v>
       </c>
       <c r="AJ7" s="5" t="s">
         <v>203</v>
       </c>
       <c r="AK7" t="s">
         <v>541</v>
       </c>
       <c r="AL7" s="5" t="s">
         <v>555</v>
       </c>
       <c r="AT7">
         <v>3</v>
       </c>
       <c r="AV7" s="5"/>
       <c r="AW7" t="s">
         <v>456</v>
       </c>
       <c r="AX7" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY7" s="90"/>
       <c r="AZ7" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA7" s="90"/>
       <c r="BB7" s="91" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="BC7" s="91"/>
       <c r="BD7" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE7" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF7" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="8" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B8" s="84" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>311</v>
       </c>
@@ -10060,58 +10088,58 @@
       <c r="AN8">
         <v>2025</v>
       </c>
       <c r="AO8">
         <v>4960</v>
       </c>
       <c r="AP8">
         <v>1360</v>
       </c>
       <c r="AQ8">
         <v>10.93</v>
       </c>
       <c r="AR8" s="78">
         <v>75.91</v>
       </c>
       <c r="AS8" s="78">
         <v>138.37</v>
       </c>
       <c r="AT8">
         <v>12</v>
       </c>
       <c r="AU8">
         <v>257</v>
       </c>
       <c r="AV8" s="5" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="AX8" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY8" s="90"/>
       <c r="AZ8" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA8" s="90"/>
       <c r="BB8" s="91"/>
       <c r="BC8" s="91"/>
       <c r="BD8" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF8" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="9" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B9" s="84" t="s">
         <v>316</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>313</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
@@ -10175,98 +10203,98 @@
       <c r="Y9" s="92">
         <v>8</v>
       </c>
       <c r="Z9">
         <v>68.5</v>
       </c>
       <c r="AA9" s="92">
         <v>3.2</v>
       </c>
       <c r="AB9" s="92">
         <v>0.4</v>
       </c>
       <c r="AC9" s="92"/>
       <c r="AD9" s="92"/>
       <c r="AE9" s="92"/>
       <c r="AF9" s="83">
         <f t="shared" si="6"/>
         <v>3.6</v>
       </c>
       <c r="AG9" s="92"/>
       <c r="AH9" s="92">
         <v>38</v>
       </c>
       <c r="AI9" s="92"/>
       <c r="AJ9" s="5" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="AK9" t="s">
         <v>541</v>
       </c>
       <c r="AL9" s="5" t="s">
         <v>544</v>
       </c>
       <c r="AM9" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="AN9" s="5">
         <v>2021</v>
       </c>
       <c r="AO9">
         <v>572</v>
       </c>
       <c r="AP9">
         <v>296</v>
       </c>
       <c r="AQ9" s="92">
         <v>14</v>
       </c>
       <c r="AR9" s="92">
         <f>3.03+4.48+0.87+0.86+24.4</f>
         <v>33.64</v>
       </c>
       <c r="AS9" s="92">
         <v>66</v>
       </c>
       <c r="AT9" s="92">
         <v>1.9</v>
       </c>
       <c r="AU9" s="92">
         <v>68</v>
       </c>
       <c r="AV9" s="5" t="s">
         <v>144</v>
       </c>
       <c r="AW9" t="s">
         <v>763</v>
       </c>
       <c r="AX9" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY9" s="90"/>
       <c r="AZ9" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA9" s="90"/>
       <c r="BB9" s="91"/>
       <c r="BC9" s="91" t="s">
         <v>658</v>
       </c>
       <c r="BD9" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE9" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF9" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://api.investi.com.au/api/announcements/mgt/1af6e7b4-894.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="10" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>383</v>
       </c>
       <c r="B10" s="84" t="s">
         <v>57</v>
@@ -10358,59 +10386,59 @@
         <v>541</v>
       </c>
       <c r="AL10" s="5" t="s">
         <v>569</v>
       </c>
       <c r="AM10" t="s">
         <v>563</v>
       </c>
       <c r="AN10" s="5">
         <v>2011</v>
       </c>
       <c r="AO10">
         <v>3700</v>
       </c>
       <c r="AR10">
         <v>33.659999999999997</v>
       </c>
       <c r="AT10">
         <v>22</v>
       </c>
       <c r="AV10" s="5"/>
       <c r="AW10" t="s">
         <v>764</v>
       </c>
       <c r="AX10" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY10" s="90"/>
       <c r="AZ10" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA10" s="90"/>
       <c r="BB10" s="91" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="BC10" s="91"/>
       <c r="BD10" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE10" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF10" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="11" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>306</v>
       </c>
       <c r="B11" s="93" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>306</v>
       </c>
@@ -10504,59 +10532,59 @@
       <c r="AJ11" s="5" t="s">
         <v>307</v>
       </c>
       <c r="AK11" t="s">
         <v>541</v>
       </c>
       <c r="AL11" s="5" t="s">
         <v>306</v>
       </c>
       <c r="AM11" t="s">
         <v>765</v>
       </c>
       <c r="AN11">
         <v>2008</v>
       </c>
       <c r="AT11">
         <v>15</v>
       </c>
       <c r="AV11" s="5" t="s">
         <v>305</v>
       </c>
       <c r="AW11" t="s">
         <v>595</v>
       </c>
       <c r="AX11" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY11" s="90"/>
       <c r="AZ11" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA11" s="90"/>
       <c r="BB11" s="91" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="BC11" s="91"/>
       <c r="BD11" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE11" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF11" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="12" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>325</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>326</v>
       </c>
@@ -10641,59 +10669,59 @@
         <f t="shared" si="6"/>
         <v>6.88</v>
       </c>
       <c r="AG12">
         <v>10</v>
       </c>
       <c r="AI12">
         <v>36.68</v>
       </c>
       <c r="AJ12" s="5" t="s">
         <v>192</v>
       </c>
       <c r="AK12" t="s">
         <v>149</v>
       </c>
       <c r="AL12" s="5" t="s">
         <v>325</v>
       </c>
       <c r="AM12" t="s">
         <v>556</v>
       </c>
       <c r="AV12" s="5" t="s">
         <v>194</v>
       </c>
       <c r="AX12" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY12" s="90"/>
       <c r="AZ12" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA12" s="90"/>
       <c r="BB12" s="91" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="BC12" s="91"/>
       <c r="BD12" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE12" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF12" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="13" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>319</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>320</v>
       </c>
@@ -10762,95 +10790,95 @@
         <v>20</v>
       </c>
       <c r="Z13">
         <v>65.5</v>
       </c>
       <c r="AA13">
         <v>8</v>
       </c>
       <c r="AB13">
         <v>0.1</v>
       </c>
       <c r="AC13">
         <v>0.03</v>
       </c>
       <c r="AD13">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AF13" s="83">
         <f t="shared" si="6"/>
         <v>8.1</v>
       </c>
       <c r="AH13">
         <v>75</v>
       </c>
       <c r="AJ13" s="5" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="AK13" t="s">
         <v>21</v>
       </c>
       <c r="AW13" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="AX13" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY13" s="90"/>
       <c r="AZ13" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA13" s="90"/>
       <c r="BB13" s="91" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="BC13" s="91"/>
       <c r="BD13" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE13" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF13" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.kararamining.com.au/high-grade-fe-magnetite/target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="14" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>310</v>
       </c>
       <c r="B14" t="s">
         <v>522</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D14" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="E14" s="88">
         <v>-29.577200000000001</v>
       </c>
       <c r="F14" s="88">
         <v>117.1614</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="78">
         <f t="shared" si="4"/>
         <v>1699</v>
       </c>
       <c r="J14" s="78">
         <f>422+19</f>
         <v>441</v>
       </c>
       <c r="K14" s="78">
         <v>960</v>
       </c>
       <c r="L14" s="78">
@@ -10896,62 +10924,62 @@
       <c r="AJ14" s="5" t="s">
         <v>178</v>
       </c>
       <c r="AK14" t="s">
         <v>21</v>
       </c>
       <c r="AL14" s="5" t="s">
         <v>565</v>
       </c>
       <c r="AN14" s="5">
         <v>2006</v>
       </c>
       <c r="AO14">
         <v>715</v>
       </c>
       <c r="AR14">
         <v>28</v>
       </c>
       <c r="AT14">
         <v>5</v>
       </c>
       <c r="AV14" s="5" t="s">
         <v>523</v>
       </c>
       <c r="AW14" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="AX14" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY14" s="90"/>
       <c r="AZ14" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA14" s="90"/>
       <c r="BB14" s="91" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="BC14" s="91"/>
       <c r="BD14" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE14" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF14" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="15" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>302</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>302</v>
       </c>
@@ -11023,59 +11051,59 @@
       <c r="AH15">
         <v>32</v>
       </c>
       <c r="AI15">
         <v>32.700000000000003</v>
       </c>
       <c r="AJ15" s="5" t="s">
         <v>167</v>
       </c>
       <c r="AK15" t="s">
         <v>541</v>
       </c>
       <c r="AL15" s="5" t="s">
         <v>584</v>
       </c>
       <c r="AN15" s="5">
         <v>2012</v>
       </c>
       <c r="AV15" s="5" t="s">
         <v>585</v>
       </c>
       <c r="AW15" t="s">
         <v>769</v>
       </c>
       <c r="AX15" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY15" s="90"/>
       <c r="AZ15" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA15" s="90"/>
       <c r="BB15" s="91" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="BC15" s="91"/>
       <c r="BD15" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE15" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF15" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="16" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>315</v>
       </c>
       <c r="B16" s="84" t="s">
         <v>153</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>313</v>
       </c>
@@ -11152,55 +11180,55 @@
         <v>-3.3</v>
       </c>
       <c r="AF16" s="83">
         <f t="shared" si="7"/>
         <v>3.1999999999999997</v>
       </c>
       <c r="AG16">
         <v>10</v>
       </c>
       <c r="AI16">
         <v>15.2</v>
       </c>
       <c r="AJ16" s="5" t="s">
         <v>647</v>
       </c>
       <c r="AK16" t="s">
         <v>148</v>
       </c>
       <c r="AL16" s="5" t="s">
         <v>545</v>
       </c>
       <c r="AM16" t="s">
         <v>770</v>
       </c>
       <c r="AX16" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY16" s="90"/>
       <c r="AZ16" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA16" s="90"/>
       <c r="BB16" s="91"/>
       <c r="BC16" s="91" t="s">
         <v>659</v>
       </c>
       <c r="BD16" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE16" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF16" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="17" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>366</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>15</v>
@@ -11263,55 +11291,55 @@
         <f t="shared" si="7"/>
         <v>8.19</v>
       </c>
       <c r="AH17">
         <v>38</v>
       </c>
       <c r="AI17">
         <v>34.299999999999997</v>
       </c>
       <c r="AJ17" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK17" t="s">
         <v>541</v>
       </c>
       <c r="AL17" s="5" t="s">
         <v>529</v>
       </c>
       <c r="AM17" t="s">
         <v>645</v>
       </c>
       <c r="AW17" t="s">
         <v>646</v>
       </c>
       <c r="AX17" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY17" s="90"/>
       <c r="AZ17" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA17" s="90"/>
       <c r="BB17" s="91"/>
       <c r="BC17" s="91" t="s">
         <v>660</v>
       </c>
       <c r="BD17" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE17" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF17" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="18" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>478</v>
       </c>
       <c r="B18" s="84" t="s">
         <v>73</v>
@@ -11410,59 +11438,59 @@
         <v>484</v>
       </c>
       <c r="AK18" t="s">
         <v>541</v>
       </c>
       <c r="AL18" s="5" t="s">
         <v>528</v>
       </c>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5">
         <v>2024</v>
       </c>
       <c r="AO18">
         <v>5031</v>
       </c>
       <c r="AP18">
         <v>363</v>
       </c>
       <c r="AR18">
         <v>98.8</v>
       </c>
       <c r="AT18">
         <v>12</v>
       </c>
       <c r="AX18" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY18" s="90"/>
       <c r="AZ18" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA18" s="90"/>
       <c r="BB18" s="91" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="BC18" s="91"/>
       <c r="BD18" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE18" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF18" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="19" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>692</v>
       </c>
       <c r="B19" s="84" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>363</v>
       </c>
@@ -11576,62 +11604,62 @@
         <v>2022</v>
       </c>
       <c r="AO19">
         <f>862.7+598</f>
         <v>1460.7</v>
       </c>
       <c r="AP19">
         <v>816</v>
       </c>
       <c r="AQ19">
         <v>13</v>
       </c>
       <c r="AR19">
         <v>101.05</v>
       </c>
       <c r="AT19">
         <v>3</v>
       </c>
       <c r="AU19">
         <v>74</v>
       </c>
       <c r="AV19" s="5" t="s">
         <v>219</v>
       </c>
       <c r="AW19" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="AX19" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY19" s="90"/>
       <c r="AZ19" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA19" s="90"/>
       <c r="BB19" s="91" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="BC19" s="91"/>
       <c r="BD19" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE19" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF19" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="20" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>331</v>
       </c>
       <c r="B20" s="84" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>686</v>
       </c>
@@ -11730,59 +11758,59 @@
       <c r="AO20">
         <v>2340</v>
       </c>
       <c r="AP20">
         <v>877</v>
       </c>
       <c r="AQ20">
         <v>14.8</v>
       </c>
       <c r="AR20">
         <v>87.7</v>
       </c>
       <c r="AS20">
         <v>117.1</v>
       </c>
       <c r="AT20">
         <v>5</v>
       </c>
       <c r="AV20" s="5" t="s">
         <v>285</v>
       </c>
       <c r="AW20" t="s">
         <v>648</v>
       </c>
       <c r="AX20" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY20" s="90"/>
       <c r="AZ20" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA20" s="90"/>
       <c r="BB20" s="91" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="BC20" s="91"/>
       <c r="BD20" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE20" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF20" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="21" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>689</v>
       </c>
       <c r="B21" s="84" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>689</v>
       </c>
@@ -11839,59 +11867,59 @@
       </c>
       <c r="Y21">
         <v>26</v>
       </c>
       <c r="Z21">
         <v>69</v>
       </c>
       <c r="AF21" s="83"/>
       <c r="AG21">
         <v>26</v>
       </c>
       <c r="AH21">
         <v>24</v>
       </c>
       <c r="AI21">
         <v>32</v>
       </c>
       <c r="AJ21" s="5" t="s">
         <v>179</v>
       </c>
       <c r="AK21" t="s">
         <v>148</v>
       </c>
       <c r="AV21" s="5"/>
       <c r="AX21" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY21" s="90"/>
       <c r="AZ21" s="90"/>
       <c r="BA21" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB21" s="91" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="BC21" s="91"/>
       <c r="BD21" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE21" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF21" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="22" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>339</v>
       </c>
       <c r="B22" s="84" t="s">
         <v>409</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>338</v>
       </c>
@@ -11964,55 +11992,55 @@
         <v>38</v>
       </c>
       <c r="AI22">
         <v>22.77</v>
       </c>
       <c r="AJ22" s="5" t="s">
         <v>482</v>
       </c>
       <c r="AK22" t="s">
         <v>149</v>
       </c>
       <c r="AL22" s="5" t="s">
         <v>543</v>
       </c>
       <c r="AU22">
         <f>10.2+36.7+57.6+138</f>
         <v>242.5</v>
       </c>
       <c r="AV22" s="5" t="s">
         <v>155</v>
       </c>
       <c r="AW22" t="s">
         <v>410</v>
       </c>
       <c r="AX22" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY22" s="90"/>
       <c r="AZ22" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA22" s="90"/>
       <c r="BB22" s="91"/>
       <c r="BC22" s="91" t="s">
         <v>661</v>
       </c>
       <c r="BD22" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE22" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF22" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="23" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>344</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
@@ -12099,59 +12127,59 @@
         <v>8.7000000000000011</v>
       </c>
       <c r="AG23">
         <v>15</v>
       </c>
       <c r="AH23">
         <v>38</v>
       </c>
       <c r="AI23">
         <v>22.5</v>
       </c>
       <c r="AJ23" s="5" t="s">
         <v>395</v>
       </c>
       <c r="AK23" t="s">
         <v>149</v>
       </c>
       <c r="AL23" s="5" t="s">
         <v>344</v>
       </c>
       <c r="AM23" t="s">
         <v>554</v>
       </c>
       <c r="AV23" s="5"/>
       <c r="AX23" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY23" s="90"/>
       <c r="AZ23" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA23" s="90"/>
       <c r="BB23" s="91" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="BC23" s="91"/>
       <c r="BD23" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE23" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF23" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="24" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B24" s="84" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>684</v>
       </c>
@@ -12179,58 +12207,58 @@
         <v>914</v>
       </c>
       <c r="L24" s="78"/>
       <c r="M24" s="78"/>
       <c r="N24" s="78"/>
       <c r="O24" s="78"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5" t="s">
         <v>168</v>
       </c>
       <c r="R24" s="5" t="s">
         <v>168</v>
       </c>
       <c r="S24">
         <v>21.4</v>
       </c>
       <c r="AF24" s="83"/>
       <c r="AK24" t="s">
         <v>148</v>
       </c>
       <c r="AV24" s="5" t="s">
         <v>336</v>
       </c>
       <c r="AX24" s="90"/>
       <c r="AY24" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ24" s="90"/>
       <c r="BA24" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB24" s="91" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="BC24" s="91"/>
       <c r="BD24" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE24" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="25" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>198</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>333</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="88">
@@ -12289,59 +12317,59 @@
         <f>AA25+AB25</f>
         <v>4.5</v>
       </c>
       <c r="AH25">
         <v>38</v>
       </c>
       <c r="AI25">
         <v>40</v>
       </c>
       <c r="AJ25" s="5" t="s">
         <v>489</v>
       </c>
       <c r="AK25" t="s">
         <v>149</v>
       </c>
       <c r="AL25" s="5" t="s">
         <v>333</v>
       </c>
       <c r="AM25" t="s">
         <v>772</v>
       </c>
       <c r="AV25" s="5" t="s">
         <v>198</v>
       </c>
       <c r="AX25" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY25" s="90"/>
       <c r="AZ25" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA25" s="90"/>
       <c r="BB25" s="91" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="BC25" s="91"/>
       <c r="BD25" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE25" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF25" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cashmereiron.com/project-information/history-of-deposit-exploration/#:~:text=Metallurgical%20studies%20show%20that%20a,within%20the%20Measured%2FIndicated%20categories. target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="26" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B26" s="84" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>684</v>
       </c>
@@ -12410,58 +12438,58 @@
       </c>
       <c r="AB26">
         <v>0.6</v>
       </c>
       <c r="AC26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AD26">
         <v>2E-3</v>
       </c>
       <c r="AF26" s="83">
         <f>AA26+AB26</f>
         <v>4.5999999999999996</v>
       </c>
       <c r="AJ26" s="5" t="s">
         <v>492</v>
       </c>
       <c r="AK26" t="s">
         <v>148</v>
       </c>
       <c r="AV26" s="5" t="s">
         <v>332</v>
       </c>
       <c r="AX26" s="90"/>
       <c r="AY26" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ26" s="90"/>
       <c r="BA26" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB26" s="91" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="BC26" s="91"/>
       <c r="BD26" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE26" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF26" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="27" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B27" s="84" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>347</v>
       </c>
@@ -12505,59 +12533,59 @@
       </c>
       <c r="S27">
         <v>29.3</v>
       </c>
       <c r="T27">
         <v>48.6</v>
       </c>
       <c r="U27">
         <v>2.2000000000000002</v>
       </c>
       <c r="V27">
         <v>0.04</v>
       </c>
       <c r="X27">
         <v>1.6</v>
       </c>
       <c r="Y27">
         <v>20</v>
       </c>
       <c r="AF27" s="83"/>
       <c r="AK27" t="s">
         <v>148</v>
       </c>
       <c r="AV27" s="5"/>
       <c r="AX27" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY27" s="90"/>
       <c r="AZ27" s="90"/>
       <c r="BA27" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB27" s="91" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="BC27" s="91"/>
       <c r="BD27" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE27" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="28" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B28" s="84" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>684</v>
       </c>
       <c r="D28" t="s">
         <v>774</v>
       </c>
       <c r="E28" s="88">
@@ -12639,55 +12667,55 @@
         <v>268</v>
       </c>
       <c r="AK28" t="s">
         <v>149</v>
       </c>
       <c r="AL28" s="5" t="s">
         <v>550</v>
       </c>
       <c r="AN28" s="5">
         <v>2013</v>
       </c>
       <c r="AO28">
         <v>1733</v>
       </c>
       <c r="AR28">
         <v>71.48</v>
       </c>
       <c r="AT28">
         <v>5</v>
       </c>
       <c r="AV28" s="5" t="s">
         <v>518</v>
       </c>
       <c r="AX28" s="90"/>
       <c r="AY28" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ28" s="90"/>
       <c r="BA28" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB28" s="91"/>
       <c r="BC28" s="91" t="s">
         <v>662</v>
       </c>
       <c r="BD28" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE28" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF28" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="29" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>345</v>
       </c>
       <c r="B29" s="84" t="s">
         <v>82</v>
       </c>
@@ -12769,77 +12797,77 @@
       <c r="AE29" s="89">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AF29" s="83">
         <f>AA29+AB29</f>
         <v>9.82</v>
       </c>
       <c r="AG29" s="89"/>
       <c r="AH29">
         <v>25</v>
       </c>
       <c r="AI29">
         <v>31.7</v>
       </c>
       <c r="AJ29" s="5" t="s">
         <v>485</v>
       </c>
       <c r="AK29" t="s">
         <v>148</v>
       </c>
       <c r="AU29">
         <v>204</v>
       </c>
       <c r="AV29" s="5"/>
       <c r="AX29" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY29" s="90"/>
       <c r="AZ29" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA29" s="90"/>
       <c r="BB29" s="91" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="BC29" s="91"/>
       <c r="BD29" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE29" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF29" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="30" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>693</v>
       </c>
       <c r="D30" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="88">
         <v>-30.009419999999999</v>
       </c>
       <c r="F30" s="88">
         <v>135.15004999999999</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I30" s="78">
         <f t="shared" si="4"/>
         <v>620.1</v>
@@ -12871,55 +12899,55 @@
         <v>65</v>
       </c>
       <c r="AF30" s="83"/>
       <c r="AI30">
         <v>40</v>
       </c>
       <c r="AJ30" s="5" t="s">
         <v>542</v>
       </c>
       <c r="AK30" t="s">
         <v>541</v>
       </c>
       <c r="AL30" s="5" t="s">
         <v>539</v>
       </c>
       <c r="AM30" t="s">
         <v>775</v>
       </c>
       <c r="AV30" s="5" t="s">
         <v>273</v>
       </c>
       <c r="AW30" t="s">
         <v>531</v>
       </c>
       <c r="AX30" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY30" s="90"/>
       <c r="AZ30" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA30" s="90"/>
       <c r="BB30" s="91"/>
       <c r="BC30" s="91" t="s">
         <v>663</v>
       </c>
       <c r="BD30" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE30" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF30" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="31" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B31" t="s">
         <v>56</v>
@@ -12985,69 +13013,69 @@
         <v>5.36</v>
       </c>
       <c r="AB31">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC31">
         <v>1.2E-2</v>
       </c>
       <c r="AD31">
         <v>2.3E-2</v>
       </c>
       <c r="AF31" s="83">
         <f t="shared" ref="AF31:AF38" si="8">AA31+AB31</f>
         <v>5.94</v>
       </c>
       <c r="AJ31" s="5" t="s">
         <v>184</v>
       </c>
       <c r="AK31" t="s">
         <v>541</v>
       </c>
       <c r="AL31" s="5" t="s">
         <v>526</v>
       </c>
       <c r="AM31" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="AN31" s="5"/>
       <c r="AT31">
         <v>5</v>
       </c>
       <c r="AV31" s="5" t="s">
         <v>185</v>
       </c>
       <c r="AX31" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY31" s="90"/>
       <c r="AZ31" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA31" s="90"/>
       <c r="BB31" s="91" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="BC31" s="91"/>
       <c r="BD31" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE31" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF31" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="32" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>342</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>346</v>
       </c>
@@ -13142,77 +13170,77 @@
       <c r="AO32">
         <v>294.60000000000002</v>
       </c>
       <c r="AP32">
         <v>288.60000000000002</v>
       </c>
       <c r="AQ32">
         <v>20.9</v>
       </c>
       <c r="AR32">
         <v>77.44</v>
       </c>
       <c r="AT32">
         <v>2.5</v>
       </c>
       <c r="AU32">
         <v>57.4</v>
       </c>
       <c r="AV32" s="5" t="s">
         <v>277</v>
       </c>
       <c r="AW32" t="s">
         <v>632</v>
       </c>
       <c r="AX32" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY32" s="90"/>
       <c r="AZ32" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA32" s="90"/>
       <c r="BB32" s="91"/>
       <c r="BC32" s="91" t="s">
         <v>664</v>
       </c>
       <c r="BD32" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE32" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF32" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="33" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="B33" s="84" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>690</v>
       </c>
       <c r="D33" t="s">
         <v>696</v>
       </c>
       <c r="E33" s="88">
         <v>-22.679697999999998</v>
       </c>
       <c r="F33" s="88">
         <v>115.519873</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="78">
         <f t="shared" si="4"/>
         <v>565.70000000000005</v>
@@ -13271,59 +13299,59 @@
         <v>-2.7</v>
       </c>
       <c r="AF33" s="83">
         <f t="shared" si="8"/>
         <v>2.5</v>
       </c>
       <c r="AI33">
         <v>24.8</v>
       </c>
       <c r="AJ33" s="5" t="s">
         <v>211</v>
       </c>
       <c r="AK33" t="s">
         <v>149</v>
       </c>
       <c r="AL33" s="5" t="s">
         <v>211</v>
       </c>
       <c r="AM33" t="s">
         <v>776</v>
       </c>
       <c r="AV33" s="5" t="s">
         <v>212</v>
       </c>
       <c r="AX33" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY33" s="90"/>
       <c r="AZ33" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA33" s="90"/>
       <c r="BB33" s="91" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="BC33" s="91"/>
       <c r="BD33" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE33" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF33" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="34" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B34" s="84" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>684</v>
       </c>
@@ -13359,55 +13387,55 @@
       </c>
       <c r="R34" s="5" t="s">
         <v>665</v>
       </c>
       <c r="Z34">
         <v>68.900000000000006</v>
       </c>
       <c r="AA34">
         <v>2.4</v>
       </c>
       <c r="AF34" s="83">
         <f t="shared" si="8"/>
         <v>2.4</v>
       </c>
       <c r="AJ34" s="5" t="s">
         <v>341</v>
       </c>
       <c r="AK34" t="s">
         <v>148</v>
       </c>
       <c r="AV34" s="5" t="s">
         <v>253</v>
       </c>
       <c r="AX34" s="90"/>
       <c r="AY34" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ34" s="90"/>
       <c r="BA34" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB34" s="91"/>
       <c r="BC34" s="91" t="s">
         <v>665</v>
       </c>
       <c r="BD34" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE34" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF34" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="35" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B35" s="84" t="s">
         <v>80</v>
       </c>
@@ -13520,58 +13548,58 @@
       <c r="AO35">
         <v>700</v>
       </c>
       <c r="AP35">
         <v>710</v>
       </c>
       <c r="AQ35">
         <v>38</v>
       </c>
       <c r="AS35">
         <v>74</v>
       </c>
       <c r="AT35" s="83">
         <f>40/11</f>
         <v>3.6363636363636362</v>
       </c>
       <c r="AU35" s="83"/>
       <c r="AV35" s="5" t="s">
         <v>335</v>
       </c>
       <c r="AW35" t="s">
         <v>594</v>
       </c>
       <c r="AX35" s="90"/>
       <c r="AY35" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ35" s="90"/>
       <c r="BA35" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB35" s="91" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="BC35" s="91"/>
       <c r="BD35" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE35" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF35" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="36" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>365</v>
       </c>
       <c r="B36" s="84" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>364</v>
       </c>
@@ -13655,59 +13683,59 @@
       <c r="AG36">
         <v>15</v>
       </c>
       <c r="AI36">
         <v>32</v>
       </c>
       <c r="AJ36" s="5" t="s">
         <v>220</v>
       </c>
       <c r="AK36" t="s">
         <v>148</v>
       </c>
       <c r="AL36" s="5" t="s">
         <v>365</v>
       </c>
       <c r="AM36" t="s">
         <v>777</v>
       </c>
       <c r="AV36" s="5" t="s">
         <v>223</v>
       </c>
       <c r="AW36" s="5" t="s">
         <v>222</v>
       </c>
       <c r="AX36" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY36" s="90"/>
       <c r="AZ36" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA36" s="90"/>
       <c r="BB36" s="91" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="BC36" s="91"/>
       <c r="BD36" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE36" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF36" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="37" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>697</v>
       </c>
       <c r="B37" s="84" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>698</v>
       </c>
@@ -13769,83 +13797,83 @@
         <f t="shared" si="8"/>
         <v>5.8</v>
       </c>
       <c r="AI37">
         <v>37</v>
       </c>
       <c r="AJ37" s="5" t="s">
         <v>486</v>
       </c>
       <c r="AK37" t="s">
         <v>148</v>
       </c>
       <c r="AL37" s="5" t="s">
         <v>561</v>
       </c>
       <c r="AM37" t="s">
         <v>806</v>
       </c>
       <c r="AU37">
         <v>180.17</v>
       </c>
       <c r="AV37" s="5" t="s">
         <v>217</v>
       </c>
       <c r="AX37" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY37" s="90"/>
       <c r="AZ37" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA37" s="90"/>
       <c r="BB37" s="91" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="BC37" s="91"/>
       <c r="BD37" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE37" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF37" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="38" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="B38" s="84" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="D38" t="s">
         <v>40</v>
       </c>
       <c r="E38" s="88">
         <v>-33.008915868275999</v>
       </c>
       <c r="F38" s="88">
         <v>137.12117072325799</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I38" s="78">
         <f t="shared" si="9"/>
         <v>487.1</v>
       </c>
       <c r="J38" s="78"/>
       <c r="K38" s="78">
         <v>487.1</v>
       </c>
       <c r="L38" s="78"/>
@@ -13874,55 +13902,55 @@
         <v>2.9</v>
       </c>
       <c r="AF38" s="83">
         <f t="shared" si="8"/>
         <v>2.9</v>
       </c>
       <c r="AG38">
         <v>5</v>
       </c>
       <c r="AH38">
         <v>38</v>
       </c>
       <c r="AI38">
         <v>18.5</v>
       </c>
       <c r="AJ38" s="5" t="s">
         <v>272</v>
       </c>
       <c r="AK38" t="s">
         <v>148</v>
       </c>
       <c r="AV38" s="5" t="s">
         <v>362</v>
       </c>
       <c r="AX38" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY38" s="90"/>
       <c r="AZ38" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA38" s="90"/>
       <c r="BB38" s="91"/>
       <c r="BC38" s="91" t="s">
         <v>666</v>
       </c>
       <c r="BD38" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE38" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF38" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="39" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
         <v>686</v>
       </c>
       <c r="B39" s="84" t="s">
         <v>16</v>
@@ -13987,55 +14015,55 @@
         <v>15</v>
       </c>
       <c r="Z39">
         <v>68.3</v>
       </c>
       <c r="AC39">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="AD39">
         <v>0.08</v>
       </c>
       <c r="AF39" s="83"/>
       <c r="AH39">
         <v>45</v>
       </c>
       <c r="AI39">
         <v>44.4</v>
       </c>
       <c r="AJ39" s="5" t="s">
         <v>280</v>
       </c>
       <c r="AK39" t="s">
         <v>21</v>
       </c>
       <c r="AX39" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY39" s="90"/>
       <c r="AZ39" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA39" s="90"/>
       <c r="BB39" s="91"/>
       <c r="BC39" s="91"/>
       <c r="BD39" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF39" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="40" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B40" s="84" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>684</v>
       </c>
       <c r="E40" s="88">
         <v>-30.164535966116901</v>
@@ -14093,55 +14121,55 @@
       </c>
       <c r="AD40">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="AE40">
         <v>-3.16</v>
       </c>
       <c r="AF40" s="83">
         <f>AA40+AB40</f>
         <v>3.63</v>
       </c>
       <c r="AH40">
         <v>45</v>
       </c>
       <c r="AI40">
         <v>39</v>
       </c>
       <c r="AJ40" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK40" t="s">
         <v>148</v>
       </c>
       <c r="AX40" s="90"/>
       <c r="AY40" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ40" s="90"/>
       <c r="BA40" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB40" s="91"/>
       <c r="BC40" s="91" t="s">
         <v>667</v>
       </c>
       <c r="BD40" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE40" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF40" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="41" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B41" s="84" t="s">
         <v>90</v>
       </c>
@@ -14210,55 +14238,55 @@
       <c r="AF41" s="83">
         <f>AA41+AB41</f>
         <v>4.7300000000000004</v>
       </c>
       <c r="AH41">
         <v>150</v>
       </c>
       <c r="AI41">
         <v>14.2</v>
       </c>
       <c r="AJ41" s="5" t="s">
         <v>250</v>
       </c>
       <c r="AK41" t="s">
         <v>148</v>
       </c>
       <c r="AN41" s="5">
         <v>2012</v>
       </c>
       <c r="AT41" s="5">
         <v>3.2</v>
       </c>
       <c r="AU41" s="5"/>
       <c r="AV41" s="5"/>
       <c r="AX41" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY41" s="90"/>
       <c r="AZ41" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA41" s="90"/>
       <c r="BB41" s="91"/>
       <c r="BC41" s="91"/>
       <c r="BD41" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF41" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="42" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>684</v>
       </c>
       <c r="D42" t="s">
         <v>508</v>
@@ -14339,58 +14367,58 @@
         <v>559</v>
       </c>
       <c r="AM42" t="s">
         <v>778</v>
       </c>
       <c r="AN42" s="5">
         <v>2010</v>
       </c>
       <c r="AO42">
         <v>1229</v>
       </c>
       <c r="AS42">
         <v>35</v>
       </c>
       <c r="AT42">
         <v>6</v>
       </c>
       <c r="AV42" s="5" t="s">
         <v>507</v>
       </c>
       <c r="AW42" t="s">
         <v>633</v>
       </c>
       <c r="AX42" s="90"/>
       <c r="AY42" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ42" s="90"/>
       <c r="BA42" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB42" s="91" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="BC42" s="91"/>
       <c r="BD42" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE42" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF42" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="43" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
         <v>343</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>348</v>
       </c>
@@ -14437,55 +14465,55 @@
         <v>3.8</v>
       </c>
       <c r="Y43">
         <v>21</v>
       </c>
       <c r="Z43" s="5">
         <v>65</v>
       </c>
       <c r="AF43" s="83"/>
       <c r="AI43">
         <v>25</v>
       </c>
       <c r="AJ43" s="5" t="s">
         <v>493</v>
       </c>
       <c r="AK43" t="s">
         <v>148</v>
       </c>
       <c r="AV43" s="5" t="s">
         <v>293</v>
       </c>
       <c r="AW43" t="s">
         <v>779</v>
       </c>
       <c r="AX43" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY43" s="90"/>
       <c r="AZ43" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA43" s="90"/>
       <c r="BB43" s="91"/>
       <c r="BC43" s="91"/>
       <c r="BD43" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF43" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="44" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>684</v>
       </c>
       <c r="D44" t="s">
         <v>117</v>
@@ -14569,58 +14597,58 @@
         <v>50</v>
       </c>
       <c r="AI44">
         <v>33.799999999999997</v>
       </c>
       <c r="AJ44" s="5" t="s">
         <v>202</v>
       </c>
       <c r="AK44" t="s">
         <v>148</v>
       </c>
       <c r="AL44" s="5" t="s">
         <v>202</v>
       </c>
       <c r="AM44" t="s">
         <v>780</v>
       </c>
       <c r="AU44">
         <v>112</v>
       </c>
       <c r="AV44" s="5" t="s">
         <v>566</v>
       </c>
       <c r="AX44" s="90"/>
       <c r="AY44" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ44" s="90"/>
       <c r="BA44" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB44" s="91" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="BC44" s="91"/>
       <c r="BD44" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE44" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF44" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="45" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B45" s="95" t="s">
         <v>412</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>684</v>
       </c>
@@ -14686,58 +14714,58 @@
       </c>
       <c r="AJ45" s="81" t="s">
         <v>491</v>
       </c>
       <c r="AK45" s="79" t="s">
         <v>148</v>
       </c>
       <c r="AL45" s="79"/>
       <c r="AM45" s="79"/>
       <c r="AN45" s="79"/>
       <c r="AO45" s="79"/>
       <c r="AP45" s="79"/>
       <c r="AQ45" s="79"/>
       <c r="AR45" s="79"/>
       <c r="AS45" s="79"/>
       <c r="AT45" s="81"/>
       <c r="AU45" s="79">
         <v>116</v>
       </c>
       <c r="AV45" s="81"/>
       <c r="AW45" s="79" t="s">
         <v>781</v>
       </c>
       <c r="AX45" s="90"/>
       <c r="AY45" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ45" s="90"/>
       <c r="BA45" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB45" s="91" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="BC45" s="91"/>
       <c r="BD45" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE45" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF45" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="46" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B46" s="84" t="s">
         <v>504</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>684</v>
       </c>
@@ -14796,55 +14824,55 @@
       </c>
       <c r="AF46" s="83">
         <f>AA46+AB46</f>
         <v>2.7</v>
       </c>
       <c r="AG46">
         <v>10</v>
       </c>
       <c r="AH46">
         <v>38</v>
       </c>
       <c r="AI46">
         <v>34.299999999999997</v>
       </c>
       <c r="AJ46" s="5" t="s">
         <v>275</v>
       </c>
       <c r="AK46" t="s">
         <v>148</v>
       </c>
       <c r="AW46" t="s">
         <v>596</v>
       </c>
       <c r="AX46" s="90"/>
       <c r="AY46" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ46" s="90"/>
       <c r="BA46" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB46" s="91"/>
       <c r="BC46" s="91" t="s">
         <v>668</v>
       </c>
       <c r="BD46" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE46" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF46" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="47" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
         <v>351</v>
       </c>
       <c r="B47" s="84" t="s">
         <v>154</v>
       </c>
@@ -14913,55 +14941,55 @@
       <c r="AJ47"/>
       <c r="AK47" t="s">
         <v>148</v>
       </c>
       <c r="AL47" s="5" t="s">
         <v>549</v>
       </c>
       <c r="AM47" t="s">
         <v>786</v>
       </c>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47">
         <v>100</v>
       </c>
       <c r="AV47" s="5" t="s">
         <v>165</v>
       </c>
       <c r="AW47"/>
       <c r="AX47" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY47" s="90"/>
       <c r="AZ47" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA47" s="90"/>
       <c r="BB47" s="91"/>
       <c r="BC47" s="91" t="s">
         <v>669</v>
       </c>
       <c r="BD47" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE47" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF47"/>
     </row>
     <row r="48" spans="1:58" s="79" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B48" s="99" t="s">
         <v>266</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>367</v>
@@ -15030,72 +15058,72 @@
       </c>
       <c r="AE48"/>
       <c r="AF48" s="83">
         <f>AA48+AB48</f>
         <v>5.45</v>
       </c>
       <c r="AG48">
         <v>0</v>
       </c>
       <c r="AH48">
         <v>75</v>
       </c>
       <c r="AI48">
         <v>21.9</v>
       </c>
       <c r="AJ48" s="5" t="s">
         <v>256</v>
       </c>
       <c r="AK48" t="s">
         <v>149</v>
       </c>
       <c r="AL48" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AM48" s="92" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48" s="5">
         <v>3</v>
       </c>
       <c r="AU48"/>
       <c r="AV48" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AW48"/>
       <c r="AX48" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY48" s="90"/>
       <c r="AZ48" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA48" s="90"/>
       <c r="BB48" s="91"/>
       <c r="BC48" s="91" t="s">
         <v>670</v>
       </c>
       <c r="BD48" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE48" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF48" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australiatarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="49" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B49" s="84" t="s">
         <v>96</v>
@@ -15141,58 +15169,58 @@
       </c>
       <c r="S49">
         <v>31.36</v>
       </c>
       <c r="T49">
         <v>43.22</v>
       </c>
       <c r="U49">
         <v>2.64</v>
       </c>
       <c r="V49">
         <v>0.06</v>
       </c>
       <c r="X49">
         <v>0.8</v>
       </c>
       <c r="Y49">
         <v>25</v>
       </c>
       <c r="AF49" s="83"/>
       <c r="AK49" t="s">
         <v>148</v>
       </c>
       <c r="AX49" s="90"/>
       <c r="AY49" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ49" s="90"/>
       <c r="BA49" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB49" s="91" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="BC49" s="91"/>
       <c r="BD49" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE49" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="50" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B50" t="s">
         <v>259</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>367</v>
       </c>
       <c r="D50" t="s">
         <v>783</v>
       </c>
       <c r="E50" s="100">
@@ -15258,55 +15286,55 @@
         <f>AA50+AB50</f>
         <v>5</v>
       </c>
       <c r="AG50">
         <v>0</v>
       </c>
       <c r="AH50">
         <v>75</v>
       </c>
       <c r="AI50">
         <v>18.47</v>
       </c>
       <c r="AJ50" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK50" t="s">
         <v>149</v>
       </c>
       <c r="AL50" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV50" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AX50" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY50" s="90"/>
       <c r="AZ50" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA50" s="90"/>
       <c r="BB50" s="91"/>
       <c r="BC50" s="91" t="s">
         <v>671</v>
       </c>
       <c r="BD50" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE50" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF50" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="51" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>374</v>
       </c>
       <c r="B51" t="s">
         <v>62</v>
@@ -15365,68 +15393,68 @@
         <v>0.28999999999999998</v>
       </c>
       <c r="AC51">
         <v>0.01</v>
       </c>
       <c r="AD51">
         <v>0.37</v>
       </c>
       <c r="AF51" s="83">
         <f>AA51+AB51</f>
         <v>5.2</v>
       </c>
       <c r="AH51">
         <v>106</v>
       </c>
       <c r="AI51">
         <v>32.1</v>
       </c>
       <c r="AJ51" s="5" t="s">
         <v>232</v>
       </c>
       <c r="AK51" t="s">
         <v>148</v>
       </c>
       <c r="AL51" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="AM51" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="AV51" s="5" t="s">
         <v>231</v>
       </c>
       <c r="AX51" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY51" s="90"/>
       <c r="AZ51" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA51" s="90"/>
       <c r="BB51" s="91" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="BC51" s="91"/>
       <c r="BD51" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE51" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF51" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="52" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B52" t="s">
         <v>258</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>367</v>
       </c>
@@ -15446,51 +15474,51 @@
         <v>67</v>
       </c>
       <c r="I52" s="78">
         <f t="shared" si="9"/>
         <v>217</v>
       </c>
       <c r="J52" s="78">
         <v>106.6</v>
       </c>
       <c r="K52" s="78">
         <v>99.6</v>
       </c>
       <c r="L52" s="78">
         <v>10.8</v>
       </c>
       <c r="M52" s="78"/>
       <c r="N52" s="78"/>
       <c r="O52" s="78"/>
       <c r="P52" t="s">
         <v>166</v>
       </c>
       <c r="Q52" s="5" t="s">
         <v>257</v>
       </c>
       <c r="R52" s="5" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="S52">
         <v>24.3</v>
       </c>
       <c r="T52">
         <v>52.1</v>
       </c>
       <c r="U52">
         <v>3.8</v>
       </c>
       <c r="Z52">
         <v>68.680000000000007</v>
       </c>
       <c r="AA52">
         <v>3.51</v>
       </c>
       <c r="AB52">
         <v>0.28000000000000003</v>
       </c>
       <c r="AC52">
         <v>0.04</v>
       </c>
       <c r="AD52">
         <v>0.17</v>
       </c>
@@ -15498,55 +15526,55 @@
         <f>AA52+AB52</f>
         <v>3.79</v>
       </c>
       <c r="AG52">
         <v>0</v>
       </c>
       <c r="AH52">
         <v>75</v>
       </c>
       <c r="AI52">
         <v>20.399999999999999</v>
       </c>
       <c r="AJ52" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK52" t="s">
         <v>149</v>
       </c>
       <c r="AL52" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV52" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AX52" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY52" s="90"/>
       <c r="AZ52" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA52" s="90"/>
       <c r="BB52" s="91"/>
       <c r="BC52" s="91" t="s">
         <v>672</v>
       </c>
       <c r="BD52" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE52" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF52" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="53" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>509</v>
@@ -15598,59 +15626,59 @@
       <c r="V53">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="Y53">
         <v>20</v>
       </c>
       <c r="Z53">
         <v>60</v>
       </c>
       <c r="AJ53" s="5" t="s">
         <v>512</v>
       </c>
       <c r="AK53" t="s">
         <v>148</v>
       </c>
       <c r="AU53">
         <v>16</v>
       </c>
       <c r="AV53" s="5" t="s">
         <v>512</v>
       </c>
       <c r="AW53" t="s">
         <v>788</v>
       </c>
       <c r="AX53" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY53" s="90"/>
       <c r="AZ53" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA53" s="90"/>
       <c r="BB53" s="91" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="BC53" s="91"/>
       <c r="BD53" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE53" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF53" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="54" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>373</v>
       </c>
       <c r="B54" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>372</v>
       </c>
@@ -15719,59 +15747,59 @@
       </c>
       <c r="AF54" s="83">
         <f>AA54+AB54</f>
         <v>2.4</v>
       </c>
       <c r="AH54">
         <v>45</v>
       </c>
       <c r="AI54">
         <v>34.6</v>
       </c>
       <c r="AJ54" s="5" t="s">
         <v>228</v>
       </c>
       <c r="AK54" t="s">
         <v>149</v>
       </c>
       <c r="AL54" s="5" t="s">
         <v>553</v>
       </c>
       <c r="AT54">
         <v>2.5</v>
       </c>
       <c r="AV54" s="5"/>
       <c r="AX54" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY54" s="90"/>
       <c r="AZ54" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA54" s="90"/>
       <c r="BB54" s="91" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="BC54" s="91"/>
       <c r="BD54" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE54" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF54" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="55" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B55" t="s">
         <v>260</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>367</v>
       </c>
@@ -15856,55 +15884,55 @@
       <c r="AG55">
         <v>0</v>
       </c>
       <c r="AH55">
         <v>75</v>
       </c>
       <c r="AI55">
         <v>27.8</v>
       </c>
       <c r="AJ55" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK55" t="s">
         <v>149</v>
       </c>
       <c r="AL55" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AT55" s="5">
         <v>3</v>
       </c>
       <c r="AV55" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AX55" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY55" s="90"/>
       <c r="AZ55" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA55" s="90"/>
       <c r="BB55" s="91"/>
       <c r="BC55" s="91" t="s">
         <v>673</v>
       </c>
       <c r="BD55" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE55" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF55" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="56" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B56" s="84" t="s">
         <v>92</v>
@@ -15956,55 +15984,55 @@
       </c>
       <c r="V56">
         <v>0.19</v>
       </c>
       <c r="W56">
         <v>0.09</v>
       </c>
       <c r="X56">
         <v>3.74</v>
       </c>
       <c r="Y56">
         <v>0</v>
       </c>
       <c r="AF56" s="83"/>
       <c r="AK56" t="s">
         <v>148</v>
       </c>
       <c r="AV56" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AW56" t="s">
         <v>255</v>
       </c>
       <c r="AX56" s="90"/>
       <c r="AY56" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ56" s="90"/>
       <c r="BA56" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB56" s="91"/>
       <c r="BC56" s="91" t="s">
         <v>674</v>
       </c>
       <c r="BD56" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE56" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="57" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B57" s="84" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>350</v>
       </c>
       <c r="D57" t="s">
@@ -16075,55 +16103,55 @@
         <v>106</v>
       </c>
       <c r="AI57">
         <v>40</v>
       </c>
       <c r="AJ57" s="5" t="s">
         <v>355</v>
       </c>
       <c r="AK57" t="s">
         <v>541</v>
       </c>
       <c r="AL57" s="5" t="s">
         <v>546</v>
       </c>
       <c r="AM57" t="s">
         <v>789</v>
       </c>
       <c r="AU57">
         <v>59</v>
       </c>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5" t="s">
         <v>354</v>
       </c>
       <c r="AX57" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY57" s="90"/>
       <c r="AZ57" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA57" s="90"/>
       <c r="BB57" s="91"/>
       <c r="BC57" s="91" t="s">
         <v>675</v>
       </c>
       <c r="BD57" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE57" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF57" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="58" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B58" t="s">
         <v>261</v>
@@ -16195,55 +16223,55 @@
         <f t="shared" si="10"/>
         <v>9.3699999999999992</v>
       </c>
       <c r="AG58">
         <v>0</v>
       </c>
       <c r="AH58">
         <v>75</v>
       </c>
       <c r="AI58">
         <v>29.3</v>
       </c>
       <c r="AJ58" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK58" t="s">
         <v>149</v>
       </c>
       <c r="AL58" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV58" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AX58" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY58" s="90"/>
       <c r="AZ58" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA58" s="90"/>
       <c r="BB58" s="91"/>
       <c r="BC58" s="91" t="s">
         <v>676</v>
       </c>
       <c r="BD58" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE58" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF58" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="59" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
         <v>688</v>
       </c>
       <c r="B59" s="84" t="s">
         <v>97</v>
@@ -16329,59 +16357,59 @@
         <v>13.010000000000002</v>
       </c>
       <c r="AI59">
         <v>23.07</v>
       </c>
       <c r="AJ59" s="5" t="s">
         <v>227</v>
       </c>
       <c r="AK59" t="s">
         <v>541</v>
       </c>
       <c r="AL59" s="5" t="s">
         <v>558</v>
       </c>
       <c r="AM59" t="s">
         <v>790</v>
       </c>
       <c r="AT59">
         <v>5</v>
       </c>
       <c r="AV59" s="5"/>
       <c r="AW59" t="s">
         <v>225</v>
       </c>
       <c r="AX59" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY59" s="90"/>
       <c r="AZ59" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA59" s="90"/>
       <c r="BB59" s="91" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="BC59" s="91"/>
       <c r="BD59" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE59" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF59" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="60" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>519</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>519</v>
       </c>
@@ -16451,59 +16479,59 @@
       </c>
       <c r="AF60" s="83">
         <f t="shared" si="10"/>
         <v>2.5650000000000004</v>
       </c>
       <c r="AH60">
         <v>45</v>
       </c>
       <c r="AI60">
         <v>32.840000000000003</v>
       </c>
       <c r="AJ60" s="5" t="s">
         <v>519</v>
       </c>
       <c r="AK60" t="s">
         <v>149</v>
       </c>
       <c r="AN60" s="5"/>
       <c r="AO60" s="5">
         <v>19.5</v>
       </c>
       <c r="AS60">
         <v>84</v>
       </c>
       <c r="AX60" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY60" s="90"/>
       <c r="AZ60" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA60" s="90"/>
       <c r="BB60" s="91" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="BC60" s="91"/>
       <c r="BD60" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://speedwaymagnetite.weebly.com/jorc-resource.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE60" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF60" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://speedwaymagnetite.weebly.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="61" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B61" s="84" t="s">
         <v>46</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>684</v>
       </c>
@@ -16558,55 +16586,55 @@
       <c r="AB61">
         <v>1.96</v>
       </c>
       <c r="AD61">
         <v>0.65</v>
       </c>
       <c r="AF61" s="83">
         <f t="shared" si="10"/>
         <v>5.22</v>
       </c>
       <c r="AI61">
         <v>12.2</v>
       </c>
       <c r="AJ61" s="5" t="s">
         <v>286</v>
       </c>
       <c r="AK61" t="s">
         <v>148</v>
       </c>
       <c r="AN61" s="5"/>
       <c r="AV61" s="5" t="s">
         <v>356</v>
       </c>
       <c r="AX61" s="90"/>
       <c r="AY61" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ61" s="90"/>
       <c r="BA61" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB61" s="91"/>
       <c r="BC61" s="91"/>
       <c r="BD61" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF61" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="62" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B62" s="84" t="s">
         <v>88</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>349</v>
       </c>
       <c r="D62" t="s">
         <v>118</v>
       </c>
@@ -16658,59 +16686,59 @@
       <c r="AC62">
         <v>0.01</v>
       </c>
       <c r="AE62">
         <v>-3.1</v>
       </c>
       <c r="AF62" s="83">
         <f t="shared" si="10"/>
         <v>6.1</v>
       </c>
       <c r="AH62">
         <v>150</v>
       </c>
       <c r="AI62" s="83">
         <f>+AVERAGE(35.4,19.6,31.1,32.6)</f>
         <v>29.674999999999997</v>
       </c>
       <c r="AJ62" s="5" t="s">
         <v>215</v>
       </c>
       <c r="AK62" t="s">
         <v>148</v>
       </c>
       <c r="AV62" s="5"/>
       <c r="AX62" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY62" s="90"/>
       <c r="AZ62" s="90"/>
       <c r="BA62" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB62" s="91" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="BC62" s="91"/>
       <c r="BD62" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE62" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF62" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="63" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B63" t="s">
         <v>262</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>367</v>
       </c>
@@ -16780,55 +16808,55 @@
         <f t="shared" si="10"/>
         <v>5.4482312252964427</v>
       </c>
       <c r="AG63">
         <v>0</v>
       </c>
       <c r="AH63">
         <v>75</v>
       </c>
       <c r="AI63">
         <v>17.71</v>
       </c>
       <c r="AJ63" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK63" t="s">
         <v>149</v>
       </c>
       <c r="AL63" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV63" s="5" t="s">
         <v>274</v>
       </c>
       <c r="AX63" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY63" s="90"/>
       <c r="AZ63" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA63" s="90"/>
       <c r="BB63" s="91"/>
       <c r="BC63" s="91" t="s">
         <v>677</v>
       </c>
       <c r="BD63" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE63" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF63" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="64" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B64" s="84" t="s">
         <v>270</v>
@@ -16900,56 +16928,56 @@
         <v>0.7</v>
       </c>
       <c r="AF64" s="83">
         <f t="shared" si="10"/>
         <v>4.2</v>
       </c>
       <c r="AH64">
         <v>125</v>
       </c>
       <c r="AI64">
         <v>32.5</v>
       </c>
       <c r="AJ64" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AK64" t="s">
         <v>149</v>
       </c>
       <c r="AL64" s="5" t="s">
         <v>271</v>
       </c>
       <c r="AU64">
         <v>11.1</v>
       </c>
       <c r="AX64" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY64" s="90"/>
       <c r="AZ64" s="90"/>
       <c r="BA64" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB64" s="91"/>
       <c r="BC64" s="91" t="s">
         <v>678</v>
       </c>
       <c r="BD64" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE64" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF64" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="65" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B65" s="84" t="s">
         <v>534</v>
       </c>
@@ -17031,56 +17059,56 @@
       <c r="AG65">
         <v>55</v>
       </c>
       <c r="AJ65" s="5" t="s">
         <v>536</v>
       </c>
       <c r="AK65" t="s">
         <v>541</v>
       </c>
       <c r="AL65" s="5" t="s">
         <v>535</v>
       </c>
       <c r="AM65" s="88" t="s">
         <v>791</v>
       </c>
       <c r="AU65">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV65" s="5" t="s">
         <v>537</v>
       </c>
       <c r="AW65" t="s">
         <v>538</v>
       </c>
       <c r="AX65" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY65" s="90"/>
       <c r="AZ65" s="90"/>
       <c r="BA65" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB65" s="91"/>
       <c r="BC65" s="91" t="s">
         <v>679</v>
       </c>
       <c r="BD65" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE65" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF65" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="66" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B66" t="s">
         <v>263</v>
       </c>
@@ -17153,55 +17181,55 @@
         <f t="shared" si="10"/>
         <v>2.78</v>
       </c>
       <c r="AG66">
         <v>0</v>
       </c>
       <c r="AH66">
         <v>75</v>
       </c>
       <c r="AI66">
         <v>34.25</v>
       </c>
       <c r="AJ66" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK66" t="s">
         <v>149</v>
       </c>
       <c r="AL66" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV66" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AX66" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY66" s="90"/>
       <c r="AZ66" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA66" s="90"/>
       <c r="BB66" s="91"/>
       <c r="BC66" s="91" t="s">
         <v>680</v>
       </c>
       <c r="BD66" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE66" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF66" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="67" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B67" s="84" t="s">
         <v>152</v>
@@ -17253,55 +17281,55 @@
       </c>
       <c r="Z67">
         <v>68.3</v>
       </c>
       <c r="AA67">
         <v>2.97</v>
       </c>
       <c r="AF67" s="83">
         <f t="shared" si="10"/>
         <v>2.97</v>
       </c>
       <c r="AH67">
         <v>75</v>
       </c>
       <c r="AI67">
         <v>26.8</v>
       </c>
       <c r="AJ67" s="5" t="s">
         <v>390</v>
       </c>
       <c r="AK67" t="s">
         <v>148</v>
       </c>
       <c r="AX67" s="90"/>
       <c r="AY67" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ67" s="90"/>
       <c r="BA67" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB67" s="91"/>
       <c r="BC67" s="91" t="s">
         <v>681</v>
       </c>
       <c r="BD67" t="str">
         <f t="shared" ref="BD67:BD85" si="12">"&lt;a href="&amp;Q67&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE67" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF67" t="str">
         <f t="shared" ref="BF67:BF83" si="13">"&lt;a href="&amp;AJ67&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="68" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B68" s="84" t="s">
         <v>413</v>
       </c>
@@ -17364,58 +17392,58 @@
         <v>7.11</v>
       </c>
       <c r="AG68">
         <v>15</v>
       </c>
       <c r="AH68">
         <v>45</v>
       </c>
       <c r="AI68">
         <v>25.3</v>
       </c>
       <c r="AJ68" s="5" t="s">
         <v>234</v>
       </c>
       <c r="AK68" t="s">
         <v>148</v>
       </c>
       <c r="AV68" s="5" t="s">
         <v>236</v>
       </c>
       <c r="AW68" t="s">
         <v>414</v>
       </c>
       <c r="AX68" s="90"/>
       <c r="AY68" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ68" s="90"/>
       <c r="BA68" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB68" s="91" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="BC68" s="91"/>
       <c r="BD68" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE68" t="str">
         <f t="shared" ref="BE68:BE85" si="14">"&lt;a href="&amp;R68&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF68" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="69" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B69" s="84" t="s">
         <v>104</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>684</v>
       </c>
@@ -17463,58 +17491,58 @@
       </c>
       <c r="U69">
         <v>0.5</v>
       </c>
       <c r="V69">
         <v>0.09</v>
       </c>
       <c r="W69">
         <v>0.03</v>
       </c>
       <c r="X69">
         <v>-0.1</v>
       </c>
       <c r="AF69" s="83"/>
       <c r="AK69" t="s">
         <v>148</v>
       </c>
       <c r="AL69" s="5" t="s">
         <v>562</v>
       </c>
       <c r="AM69" t="s">
         <v>792</v>
       </c>
       <c r="AX69" s="90"/>
       <c r="AY69" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ69" s="90"/>
       <c r="BA69" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB69" s="91" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="BC69" s="91"/>
       <c r="BD69" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE69" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="70" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>392</v>
       </c>
       <c r="B70" t="s">
         <v>103</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>392</v>
       </c>
       <c r="D70" t="s">
         <v>112</v>
       </c>
       <c r="E70" s="88">
@@ -17537,205 +17565,205 @@
         <v>9.43</v>
       </c>
       <c r="K70" s="78">
         <v>12.57</v>
       </c>
       <c r="L70" s="78">
         <v>12.65</v>
       </c>
       <c r="M70" s="78"/>
       <c r="N70" s="78"/>
       <c r="O70" s="78"/>
       <c r="Q70" s="5" t="s">
         <v>281</v>
       </c>
       <c r="R70" s="5" t="s">
         <v>685</v>
       </c>
       <c r="S70">
         <v>48.5</v>
       </c>
       <c r="AF70" s="83"/>
       <c r="AK70" t="s">
         <v>21</v>
       </c>
       <c r="AX70" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY70" s="90"/>
       <c r="AZ70" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA70" s="90"/>
       <c r="BB70" s="91"/>
       <c r="BC70" s="91"/>
       <c r="BD70" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="71" spans="1:58" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>361</v>
       </c>
       <c r="B71" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>360</v>
       </c>
       <c r="D71" t="s">
         <v>119</v>
       </c>
       <c r="E71" s="88">
         <v>-26.127354</v>
       </c>
       <c r="F71" s="88">
         <v>116.31100000000001</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I71" s="78">
         <f t="shared" si="11"/>
         <v>76.3</v>
       </c>
       <c r="J71" s="78">
         <v>24</v>
       </c>
       <c r="K71" s="78">
         <v>52.3</v>
       </c>
       <c r="L71" s="78"/>
       <c r="M71" s="78"/>
       <c r="N71" s="78"/>
       <c r="O71" s="78"/>
       <c r="P71" t="s">
         <v>156</v>
       </c>
       <c r="Q71" s="5" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="R71" s="5" t="s">
         <v>242</v>
       </c>
       <c r="S71">
         <v>24.7</v>
       </c>
       <c r="T71">
         <v>49.6</v>
       </c>
       <c r="U71">
         <v>5.68</v>
       </c>
       <c r="V71">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="W71">
         <v>0.08</v>
       </c>
       <c r="X71">
         <v>-4.3999999999999997E-2</v>
       </c>
       <c r="Y71">
         <v>10</v>
       </c>
       <c r="Z71">
         <v>70</v>
       </c>
       <c r="AA71">
         <v>1.78</v>
       </c>
       <c r="AB71">
         <v>0.39</v>
       </c>
       <c r="AC71">
         <v>2E-3</v>
       </c>
       <c r="AD71">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AF71" s="83">
         <f>AA71+AB71</f>
         <v>2.17</v>
       </c>
       <c r="AH71">
         <v>150</v>
       </c>
       <c r="AJ71" s="5" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="AK71" t="s">
         <v>524</v>
       </c>
       <c r="AL71" s="5" t="s">
         <v>567</v>
       </c>
       <c r="AM71" s="92" t="s">
         <v>793</v>
       </c>
       <c r="AN71" s="5">
         <v>2024</v>
       </c>
       <c r="AO71">
         <v>111</v>
       </c>
       <c r="AP71">
         <v>194</v>
       </c>
       <c r="AQ71">
         <v>32</v>
       </c>
       <c r="AR71">
         <f>63.28+55.35</f>
         <v>118.63</v>
       </c>
       <c r="AS71">
         <v>194.37</v>
       </c>
       <c r="AT71">
         <v>2.4</v>
       </c>
       <c r="AU71">
         <v>17</v>
       </c>
       <c r="AV71" s="5" t="s">
         <v>568</v>
       </c>
       <c r="AX71" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY71" s="90"/>
       <c r="AZ71" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA71" s="90"/>
       <c r="BB71" s="91" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="BC71" s="91"/>
       <c r="BD71" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/AHN/03029043.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE71" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF71" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.htmltarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="72" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B72" s="84" t="s">
         <v>283</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>394</v>
       </c>
@@ -17797,56 +17825,56 @@
       <c r="AH72"/>
       <c r="AI72"/>
       <c r="AJ72"/>
       <c r="AK72" t="s">
         <v>524</v>
       </c>
       <c r="AL72" s="5" t="s">
         <v>572</v>
       </c>
       <c r="AM72" t="s">
         <v>794</v>
       </c>
       <c r="AN72"/>
       <c r="AO72"/>
       <c r="AP72"/>
       <c r="AQ72"/>
       <c r="AR72"/>
       <c r="AS72"/>
       <c r="AT72"/>
       <c r="AU72">
         <v>5.5</v>
       </c>
       <c r="AV72"/>
       <c r="AW72"/>
       <c r="AX72" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY72" s="90"/>
       <c r="AZ72" s="90"/>
       <c r="BA72" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB72" s="91"/>
       <c r="BC72" s="91"/>
       <c r="BD72" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE72"/>
       <c r="BF72"/>
     </row>
     <row r="73" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B73" s="84" t="s">
         <v>105</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>684</v>
       </c>
       <c r="D73" t="s">
         <v>577</v>
       </c>
       <c r="E73" s="88">
         <v>-19.085818</v>
@@ -17879,55 +17907,55 @@
         <v>685</v>
       </c>
       <c r="S73">
         <v>43.14</v>
       </c>
       <c r="AF73" s="83"/>
       <c r="AH73" s="5"/>
       <c r="AK73" t="s">
         <v>21</v>
       </c>
       <c r="AM73" s="5" t="s">
         <v>576</v>
       </c>
       <c r="AT73" s="5">
         <v>1</v>
       </c>
       <c r="AU73" s="5"/>
       <c r="AV73" s="5" t="s">
         <v>576</v>
       </c>
       <c r="AW73" t="s">
         <v>795</v>
       </c>
       <c r="AX73" s="90"/>
       <c r="AY73" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ73" s="90"/>
       <c r="BA73" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB73" s="91"/>
       <c r="BC73" s="91"/>
       <c r="BD73" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="74" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B74" t="s">
         <v>264</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>367</v>
       </c>
       <c r="D74" t="s">
         <v>783</v>
       </c>
       <c r="E74" s="88">
         <v>-32.878999999999998</v>
       </c>
       <c r="F74" s="88">
@@ -17984,55 +18012,55 @@
       <c r="AH74">
         <v>75</v>
       </c>
       <c r="AI74"/>
       <c r="AJ74"/>
       <c r="AK74" t="s">
         <v>149</v>
       </c>
       <c r="AL74" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AM74"/>
       <c r="AN74"/>
       <c r="AO74"/>
       <c r="AP74"/>
       <c r="AQ74"/>
       <c r="AR74"/>
       <c r="AS74"/>
       <c r="AT74"/>
       <c r="AU74"/>
       <c r="AV74" s="5" t="s">
         <v>370</v>
       </c>
       <c r="AW74"/>
       <c r="AX74" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY74" s="90"/>
       <c r="AZ74" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA74" s="90"/>
       <c r="BB74" s="91"/>
       <c r="BC74" s="91" t="s">
         <v>674</v>
       </c>
       <c r="BD74" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE74" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF74"/>
     </row>
     <row r="75" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>358</v>
       </c>
       <c r="B75" t="s">
         <v>107</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>357</v>
@@ -18102,55 +18130,55 @@
       <c r="AK75" t="s">
         <v>541</v>
       </c>
       <c r="AL75" s="5" t="s">
         <v>574</v>
       </c>
       <c r="AN75" s="5">
         <v>2014</v>
       </c>
       <c r="AO75">
         <v>33.6</v>
       </c>
       <c r="AS75">
         <v>26.1</v>
       </c>
       <c r="AT75">
         <v>0.78</v>
       </c>
       <c r="AV75" s="5" t="s">
         <v>290</v>
       </c>
       <c r="AW75" s="5" t="s">
         <v>163</v>
       </c>
       <c r="AX75" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY75" s="90"/>
       <c r="AZ75" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA75" s="90"/>
       <c r="BB75" s="91"/>
       <c r="BC75" s="91"/>
       <c r="BD75" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF75" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="76" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B76" s="93" t="s">
         <v>381</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>384</v>
       </c>
       <c r="D76" s="79" t="s">
         <v>385</v>
@@ -18210,59 +18238,59 @@
       </c>
       <c r="AI76" s="79">
         <v>0.63</v>
       </c>
       <c r="AJ76" s="79"/>
       <c r="AK76" s="79" t="s">
         <v>541</v>
       </c>
       <c r="AL76" s="79"/>
       <c r="AM76" s="79" t="s">
         <v>570</v>
       </c>
       <c r="AN76" s="79"/>
       <c r="AO76" s="79"/>
       <c r="AP76" s="79"/>
       <c r="AQ76" s="79"/>
       <c r="AR76" s="79"/>
       <c r="AS76" s="79"/>
       <c r="AT76" s="79"/>
       <c r="AU76" s="79"/>
       <c r="AV76" s="79"/>
       <c r="AW76" s="79" t="s">
         <v>807</v>
       </c>
       <c r="AX76" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY76" s="90"/>
       <c r="AZ76" s="90"/>
       <c r="BA76" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB76" s="91" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="BC76" s="91"/>
       <c r="BD76" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE76" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="77" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>393</v>
       </c>
       <c r="B77" t="s">
         <v>106</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>393</v>
       </c>
       <c r="D77" t="s">
         <v>125</v>
       </c>
       <c r="E77" s="88">
@@ -18319,55 +18347,55 @@
         <f>AA77+AB77</f>
         <v>5.42</v>
       </c>
       <c r="AI77">
         <v>38.299999999999997</v>
       </c>
       <c r="AJ77" s="5" t="s">
         <v>278</v>
       </c>
       <c r="AK77" t="s">
         <v>148</v>
       </c>
       <c r="AL77" s="5" t="s">
         <v>573</v>
       </c>
       <c r="AM77" t="s">
         <v>796</v>
       </c>
       <c r="AU77">
         <v>2.9910000000000001</v>
       </c>
       <c r="AV77" s="5" t="s">
         <v>279</v>
       </c>
       <c r="AX77" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY77" s="90"/>
       <c r="AZ77" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA77" s="90"/>
       <c r="BB77" s="91"/>
       <c r="BC77" s="91"/>
       <c r="BD77" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF77" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="78" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A78" s="6" t="s">
         <v>359</v>
       </c>
       <c r="B78" s="84" t="s">
         <v>797</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>380</v>
       </c>
       <c r="D78" t="s">
         <v>59</v>
@@ -18419,55 +18447,55 @@
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="AF78" s="83">
         <f>AA78+AB78</f>
         <v>9.7099999999999991</v>
       </c>
       <c r="AG78">
         <v>50</v>
       </c>
       <c r="AJ78" s="5" t="s">
         <v>183</v>
       </c>
       <c r="AK78" t="s">
         <v>148</v>
       </c>
       <c r="AL78" s="5" t="s">
         <v>183</v>
       </c>
       <c r="AM78" t="s">
         <v>798</v>
       </c>
       <c r="AW78" t="s">
         <v>379</v>
       </c>
       <c r="AX78" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY78" s="90"/>
       <c r="AZ78" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA78" s="90"/>
       <c r="BB78" s="91"/>
       <c r="BC78" s="91"/>
       <c r="BD78" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF78" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="79" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
         <v>377</v>
       </c>
       <c r="B79" t="s">
         <v>800</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>378</v>
       </c>
       <c r="D79" t="s">
         <v>54</v>
@@ -18500,55 +18528,55 @@
         <v>249</v>
       </c>
       <c r="R79" s="5" t="s">
         <v>685</v>
       </c>
       <c r="Z79">
         <v>65</v>
       </c>
       <c r="AF79" s="83"/>
       <c r="AJ79" s="5" t="s">
         <v>481</v>
       </c>
       <c r="AK79" t="s">
         <v>21</v>
       </c>
       <c r="AU79">
         <v>0.35</v>
       </c>
       <c r="AV79" s="5" t="s">
         <v>248</v>
       </c>
       <c r="AW79" t="s">
         <v>799</v>
       </c>
       <c r="AX79" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY79" s="90"/>
       <c r="AZ79" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA79" s="90"/>
       <c r="BB79" s="91"/>
       <c r="BC79" s="91"/>
       <c r="BD79" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF79" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://elmoreltd.com.au/projects/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="80" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>415</v>
       </c>
       <c r="B80" t="s">
         <v>801</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>416</v>
       </c>
       <c r="D80" t="s">
         <v>419</v>
@@ -18583,55 +18611,55 @@
         <v>3.6</v>
       </c>
       <c r="Q80" s="5" t="s">
         <v>420</v>
       </c>
       <c r="R80" s="5" t="s">
         <v>685</v>
       </c>
       <c r="Z80">
         <v>68</v>
       </c>
       <c r="AF80" s="83"/>
       <c r="AJ80" s="5" t="s">
         <v>416</v>
       </c>
       <c r="AK80" t="s">
         <v>21</v>
       </c>
       <c r="AT80">
         <v>1.2</v>
       </c>
       <c r="AU80">
         <v>3.6</v>
       </c>
       <c r="AX80" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY80" s="90"/>
       <c r="AZ80" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA80" s="90"/>
       <c r="BB80" s="91"/>
       <c r="BC80" s="91"/>
       <c r="BD80" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF80" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.northern-iron.com.au/projects target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="81" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B81" t="s">
         <v>265</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>703</v>
       </c>
       <c r="D81" t="s">
         <v>783</v>
@@ -18695,55 +18723,55 @@
       </c>
       <c r="AF81" s="83">
         <f>AA81+AB81</f>
         <v>5.42</v>
       </c>
       <c r="AG81">
         <v>0</v>
       </c>
       <c r="AH81">
         <v>75</v>
       </c>
       <c r="AI81">
         <v>22.6</v>
       </c>
       <c r="AJ81" s="5" t="s">
         <v>274</v>
       </c>
       <c r="AK81" t="s">
         <v>149</v>
       </c>
       <c r="AL81" s="5" t="s">
         <v>452</v>
       </c>
       <c r="AV81" s="5"/>
       <c r="AX81" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY81" s="90"/>
       <c r="AZ81" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA81" s="90"/>
       <c r="BB81" s="91"/>
       <c r="BC81" s="91" t="s">
         <v>682</v>
       </c>
       <c r="BD81" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE81" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF81" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="82" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B82" s="93" t="s">
         <v>102</v>
@@ -18796,55 +18824,55 @@
       <c r="AC82" s="79"/>
       <c r="AD82" s="79"/>
       <c r="AE82" s="79"/>
       <c r="AF82" s="98"/>
       <c r="AG82" s="79"/>
       <c r="AH82" s="79"/>
       <c r="AI82" s="79"/>
       <c r="AJ82" s="79"/>
       <c r="AK82" s="79" t="s">
         <v>148</v>
       </c>
       <c r="AL82" s="79"/>
       <c r="AM82" s="79"/>
       <c r="AN82" s="79"/>
       <c r="AO82" s="79"/>
       <c r="AP82" s="79"/>
       <c r="AQ82" s="79"/>
       <c r="AR82" s="79"/>
       <c r="AS82" s="79"/>
       <c r="AT82" s="79"/>
       <c r="AU82" s="79"/>
       <c r="AV82" s="79"/>
       <c r="AW82" s="79"/>
       <c r="AX82" s="90"/>
       <c r="AY82" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ82" s="90"/>
       <c r="BA82" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB82" s="91"/>
       <c r="BC82" s="91"/>
       <c r="BD82" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.vizmap.com.au/NRM/Commodities/493456.htm target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="83" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B83" s="93" t="s">
         <v>101</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>684</v>
       </c>
       <c r="D83" s="79" t="s">
         <v>120</v>
       </c>
       <c r="E83" s="88">
         <v>-29.022805999999999</v>
       </c>
       <c r="F83" s="88">
@@ -18909,58 +18937,58 @@
       <c r="AG83" s="79"/>
       <c r="AH83" s="79"/>
       <c r="AI83" s="79"/>
       <c r="AJ83" s="5" t="s">
         <v>243</v>
       </c>
       <c r="AK83" s="79" t="s">
         <v>148</v>
       </c>
       <c r="AL83" s="79"/>
       <c r="AM83" s="79"/>
       <c r="AN83" s="79"/>
       <c r="AO83" s="79"/>
       <c r="AP83" s="79"/>
       <c r="AQ83" s="79"/>
       <c r="AR83" s="79"/>
       <c r="AS83" s="79"/>
       <c r="AT83" s="79"/>
       <c r="AU83" s="79"/>
       <c r="AV83" s="79"/>
       <c r="AW83" s="79" t="s">
         <v>391</v>
       </c>
       <c r="AX83" s="90"/>
       <c r="AY83" s="90" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="AZ83" s="90"/>
       <c r="BA83" s="90" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="BB83" s="91" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="BC83" s="91"/>
       <c r="BD83" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE83" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF83" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="84" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>386</v>
       </c>
       <c r="B84" t="s">
         <v>99</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>387</v>
       </c>
@@ -18995,149 +19023,149 @@
         <v>171</v>
       </c>
       <c r="R84" s="5" t="s">
         <v>685</v>
       </c>
       <c r="AF84" s="83"/>
       <c r="AK84" t="s">
         <v>524</v>
       </c>
       <c r="AL84" s="5" t="s">
         <v>581</v>
       </c>
       <c r="AM84" t="s">
         <v>582</v>
       </c>
       <c r="AU84">
         <v>1.3</v>
       </c>
       <c r="AV84" s="5" t="s">
         <v>246</v>
       </c>
       <c r="AW84" t="s">
         <v>580</v>
       </c>
       <c r="AX84" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY84" s="90"/>
       <c r="AZ84" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA84" s="90"/>
       <c r="BB84" s="91"/>
       <c r="BC84" s="91"/>
       <c r="BD84" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="85" spans="1:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="D85" s="84" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
       <c r="E85" s="100">
         <v>-29.002500000000001</v>
       </c>
       <c r="F85" s="100">
         <v>117.47490000000001</v>
       </c>
       <c r="G85" s="102" t="s">
         <v>49</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I85" s="78">
         <f t="shared" si="11"/>
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="K85">
         <f>63.5/1000</f>
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="P85" t="s">
         <v>156</v>
       </c>
       <c r="Q85" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="R85" s="5" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="S85">
         <v>30.6</v>
       </c>
       <c r="Y85">
         <v>28</v>
       </c>
       <c r="Z85">
         <v>68</v>
       </c>
       <c r="AA85">
         <v>3.82</v>
       </c>
       <c r="AB85">
         <v>0.12</v>
       </c>
       <c r="AC85">
         <v>3.1E-2</v>
       </c>
       <c r="AF85" s="83">
         <f>AA85+AB85</f>
         <v>3.94</v>
       </c>
       <c r="AJ85" s="5" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="AK85" t="s">
         <v>148</v>
       </c>
       <c r="AN85" s="2"/>
       <c r="AO85" s="2"/>
       <c r="AW85" s="103" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="AX85" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="AY85" s="103"/>
       <c r="AZ85" s="90" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="BA85" s="103"/>
       <c r="BB85" s="104" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="BC85" s="104"/>
       <c r="BD85" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://investorhub.tempestminerals.com/announcements/6947910 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE85" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF85" t="str">
         <f>"&lt;a href="&amp;AJ85&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://investorhub.tempestminerals.com/announcements/6951864 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="86" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86"/>
       <c r="D86" s="2"/>
       <c r="G86" s="102"/>
       <c r="AH86" s="74"/>
       <c r="AN86" s="2"/>
       <c r="AO86" s="2"/>
     </row>
     <row r="87" spans="1:58" x14ac:dyDescent="0.25">
@@ -19825,81 +19853,81 @@
     <col min="48" max="48" width="11.5703125" customWidth="1"/>
     <col min="49" max="49" width="25.140625" customWidth="1"/>
     <col min="50" max="50" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A1" s="86" t="s">
         <v>298</v>
       </c>
       <c r="B1" s="86" t="s">
         <v>67</v>
       </c>
       <c r="C1" s="86" t="s">
         <v>421</v>
       </c>
       <c r="D1" s="86" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="86" t="s">
         <v>38</v>
       </c>
       <c r="F1" s="86" t="s">
         <v>65</v>
       </c>
       <c r="G1" s="86" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H1" s="86" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="I1" s="87" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="86" t="s">
         <v>495</v>
       </c>
       <c r="K1" s="86" t="s">
         <v>497</v>
       </c>
       <c r="L1" s="86" t="s">
         <v>498</v>
       </c>
       <c r="M1" s="86" t="s">
         <v>499</v>
       </c>
       <c r="N1" s="86" t="s">
         <v>496</v>
       </c>
       <c r="O1" s="86" t="s">
         <v>500</v>
       </c>
       <c r="P1" s="86" t="s">
         <v>501</v>
       </c>
       <c r="Q1" s="86" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="R1" s="86" t="s">
         <v>505</v>
       </c>
       <c r="S1" s="86" t="s">
         <v>424</v>
       </c>
       <c r="T1" s="86" t="s">
         <v>158</v>
       </c>
       <c r="U1" s="86" t="s">
         <v>652</v>
       </c>
       <c r="V1" s="86" t="s">
         <v>160</v>
       </c>
       <c r="W1" s="86" t="s">
         <v>161</v>
       </c>
       <c r="X1" s="86" t="s">
         <v>180</v>
       </c>
       <c r="Y1" s="86" t="s">
         <v>181</v>
       </c>
@@ -19927,1112 +19955,1112 @@
       <c r="AG1" s="86" t="s">
         <v>408</v>
       </c>
       <c r="AH1" s="86" t="s">
         <v>604</v>
       </c>
       <c r="AI1" s="86" t="s">
         <v>540</v>
       </c>
       <c r="AJ1" s="86" t="s">
         <v>480</v>
       </c>
       <c r="AK1" s="86" t="s">
         <v>425</v>
       </c>
       <c r="AL1" s="86" t="s">
         <v>525</v>
       </c>
       <c r="AM1" s="86" t="s">
         <v>552</v>
       </c>
       <c r="AN1" s="86" t="s">
         <v>396</v>
       </c>
       <c r="AO1" s="86" t="s">
+        <v>835</v>
+      </c>
+      <c r="AP1" s="86" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="AQ1" s="86" t="s">
         <v>145</v>
       </c>
       <c r="AR1" s="86" t="s">
+        <v>846</v>
+      </c>
+      <c r="AS1" s="86" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="AT1" s="86" t="s">
         <v>162</v>
       </c>
       <c r="AU1" s="86" t="s">
         <v>398</v>
       </c>
       <c r="AV1" s="86" t="s">
         <v>597</v>
       </c>
       <c r="AW1" s="86" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="AX1" s="86" t="s">
         <v>41</v>
       </c>
       <c r="AY1" s="86" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
     </row>
     <row r="2" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="B2" s="84" t="s">
+        <v>837</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="E2" s="88">
         <v>-2.8551347375367602</v>
       </c>
       <c r="F2" s="88">
         <v>13.818771651821001</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J2" s="78">
         <f t="shared" ref="J2:J47" si="0">K2+L2+M2</f>
         <v>6890</v>
       </c>
       <c r="K2" s="78">
         <v>2460</v>
       </c>
       <c r="L2" s="78">
         <v>2100</v>
       </c>
       <c r="M2" s="78">
         <v>2330</v>
       </c>
       <c r="N2" s="78">
         <f>O2+P2</f>
         <v>2070</v>
       </c>
       <c r="O2" s="78">
         <v>774</v>
       </c>
       <c r="P2" s="78">
         <v>1296</v>
       </c>
       <c r="Q2" t="s">
         <v>156</v>
       </c>
       <c r="R2" s="5" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="S2" s="89">
         <v>32</v>
       </c>
       <c r="T2" s="83">
         <v>45</v>
       </c>
       <c r="U2">
         <v>3</v>
       </c>
       <c r="V2">
         <v>0.05</v>
       </c>
       <c r="X2">
         <v>0.05</v>
       </c>
       <c r="Y2">
         <v>0</v>
       </c>
       <c r="Z2">
         <f>+(68.5+69.1)/2</f>
         <v>68.8</v>
       </c>
       <c r="AA2">
         <f>+(1.05+1.96)/2</f>
         <v>1.5049999999999999</v>
       </c>
       <c r="AB2">
         <f>+(0.47+0.4)/2</f>
         <v>0.435</v>
       </c>
       <c r="AC2">
         <f>+(0.034+0.028)/2</f>
         <v>3.1E-2</v>
       </c>
       <c r="AF2" s="83">
         <f t="shared" ref="AF2:AF47" si="1">AA2+AB2</f>
         <v>1.94</v>
       </c>
       <c r="AI2" s="83"/>
       <c r="AJ2" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="AK2" t="s">
         <v>842</v>
       </c>
-      <c r="AK2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL2" s="5" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="AM2" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="AN2" s="5">
         <v>2024</v>
       </c>
       <c r="AO2">
         <f>1940+2220</f>
         <v>4160</v>
       </c>
       <c r="AP2">
         <v>7360</v>
       </c>
       <c r="AQ2">
         <v>28.2</v>
       </c>
       <c r="AR2">
         <f>+(12*31.5+18*24.9)/30</f>
         <v>27.540000000000003</v>
       </c>
       <c r="AS2">
         <f>+(12*33.4+18*27.1)/30</f>
         <v>29.619999999999997</v>
       </c>
       <c r="AT2">
         <v>30</v>
       </c>
       <c r="AW2" s="5" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="AY2" t="str">
         <f>"&lt;a href="&amp;A1&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=Mine Linktarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="3" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B3" s="84" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D3" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="E3" s="88">
         <v>52.816887003989102</v>
       </c>
       <c r="F3" s="88">
         <v>-66.983322533564206</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J3" s="78">
         <f t="shared" si="0"/>
         <v>1138.4000000000001</v>
       </c>
       <c r="K3" s="78">
         <v>763</v>
       </c>
       <c r="L3" s="78">
         <v>163</v>
       </c>
       <c r="M3" s="78">
         <v>212.4</v>
       </c>
       <c r="N3" s="78">
         <f t="shared" ref="N3:N37" si="2">O3+P3</f>
         <v>643</v>
       </c>
       <c r="O3" s="78">
         <v>167</v>
       </c>
       <c r="P3" s="78">
         <v>476</v>
       </c>
       <c r="Q3" t="s">
+        <v>864</v>
+      </c>
+      <c r="R3" s="5" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
       <c r="S3">
         <v>29.59</v>
       </c>
       <c r="T3">
         <v>47.64</v>
       </c>
       <c r="Y3">
         <v>15</v>
       </c>
       <c r="Z3">
         <v>67.599999999999994</v>
       </c>
       <c r="AA3">
         <v>2.1</v>
       </c>
       <c r="AB3">
         <v>0.25</v>
       </c>
       <c r="AC3">
         <v>0.02</v>
       </c>
       <c r="AE3">
         <v>-0.75</v>
       </c>
       <c r="AF3" s="83">
         <f t="shared" si="1"/>
         <v>2.35</v>
       </c>
       <c r="AH3">
         <v>147</v>
       </c>
       <c r="AJ3" s="5" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="AK3" t="s">
         <v>738</v>
       </c>
       <c r="AL3" s="5" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="AM3" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="AN3" s="5">
         <v>2024</v>
       </c>
       <c r="AO3">
         <f>2972</f>
         <v>2972</v>
       </c>
       <c r="AP3">
         <v>416</v>
       </c>
       <c r="AQ3">
         <v>9.8000000000000007</v>
       </c>
       <c r="AR3" s="83">
         <v>58.52</v>
       </c>
       <c r="AS3">
         <v>68.88</v>
       </c>
       <c r="AT3" s="83">
         <v>8.577</v>
       </c>
       <c r="AU3">
         <v>212</v>
       </c>
       <c r="AV3" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="AW3" s="5" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="AY3" t="str">
         <f>"&lt;a href="&amp;A2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.zanagairon.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="4" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="B4" s="84" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D4" t="s">
         <v>1051</v>
-      </c>
-[...4 lines deleted...]
-        <v>1052</v>
       </c>
       <c r="E4" s="88">
         <v>22.705441</v>
       </c>
       <c r="F4" s="88">
         <v>-12.796422</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="78">
         <v>560</v>
       </c>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="78"/>
       <c r="N4" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O4" s="78"/>
       <c r="P4" s="78"/>
       <c r="R4" s="5" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="S4" s="5">
         <v>36</v>
       </c>
       <c r="V4" s="74"/>
       <c r="AF4" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ4" s="5"/>
       <c r="AK4" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="AY4" t="str">
         <f t="shared" ref="AY4:AY54" si="3">"&lt;a href="&amp;A3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://kami.ca/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="5" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B5" s="84" t="s">
+        <v>851</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="D5" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
       <c r="E5" s="88">
         <v>49.916398275631401</v>
       </c>
       <c r="F5" s="88">
         <v>-74.123838174688302</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J5" s="78">
         <f t="shared" si="0"/>
         <v>1225.0999999999999</v>
       </c>
       <c r="K5" s="78">
         <v>678.5</v>
       </c>
       <c r="L5" s="78">
         <v>546.6</v>
       </c>
       <c r="M5" s="78"/>
       <c r="N5" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O5" s="78"/>
       <c r="P5" s="78"/>
       <c r="R5" s="5" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="S5">
         <f>0.55*25.46+0.45*23.8</f>
         <v>24.713000000000001</v>
       </c>
       <c r="T5">
         <f>0.55*25.01+0.45*27.25</f>
         <v>26.018000000000001</v>
       </c>
       <c r="V5" s="74"/>
       <c r="Z5">
         <v>67.2</v>
       </c>
       <c r="AA5">
         <v>1.8</v>
       </c>
       <c r="AB5">
         <v>0.5</v>
       </c>
       <c r="AC5">
         <v>0.01</v>
       </c>
       <c r="AD5">
         <v>0.3</v>
       </c>
       <c r="AF5" s="83">
         <f t="shared" si="1"/>
         <v>2.2999999999999998</v>
       </c>
       <c r="AJ5" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>844</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="AM5" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>860</v>
       </c>
       <c r="AN5" s="5">
         <v>2022</v>
       </c>
       <c r="AO5" s="78">
         <f>(574000+226680+50400)/1000</f>
         <v>851.08</v>
       </c>
       <c r="AP5">
         <v>1607</v>
       </c>
       <c r="AQ5">
         <v>43</v>
       </c>
       <c r="AR5">
         <v>21.9</v>
       </c>
       <c r="AS5">
         <v>26</v>
       </c>
       <c r="AT5">
         <v>5</v>
       </c>
       <c r="AU5">
         <v>104</v>
       </c>
       <c r="AV5" s="5" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="AW5" s="5" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="AX5" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="AY5" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.takamul.mr/en/about-us/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="6" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="B6" s="84" t="s">
+        <v>871</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="D6" t="s">
         <v>872</v>
-      </c>
-[...4 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E6" s="88">
         <v>55.0003431605382</v>
       </c>
       <c r="F6" s="88">
         <v>-67.200119069792095</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J6" s="78">
         <f t="shared" si="0"/>
         <v>16660</v>
       </c>
       <c r="K6" s="78">
         <v>2150</v>
       </c>
       <c r="L6" s="78">
         <v>14510</v>
       </c>
       <c r="M6" s="78"/>
       <c r="N6" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O6" s="78"/>
       <c r="P6" s="78"/>
       <c r="Q6" t="s">
         <v>156</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="S6">
         <v>29.34</v>
       </c>
       <c r="T6">
         <v>45.8</v>
       </c>
       <c r="V6">
         <v>0.03</v>
       </c>
       <c r="X6">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y6">
         <v>12.5</v>
       </c>
       <c r="Z6">
         <v>70.599999999999994</v>
       </c>
       <c r="AA6">
         <v>1.2</v>
       </c>
       <c r="AB6">
         <v>0.1</v>
       </c>
       <c r="AC6">
         <v>0.01</v>
       </c>
       <c r="AD6">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AF6" s="83">
         <f t="shared" si="1"/>
         <v>1.3</v>
       </c>
       <c r="AH6" s="5">
         <v>32</v>
       </c>
       <c r="AI6">
         <v>20.170000000000002</v>
       </c>
       <c r="AJ6" s="5" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="AK6" t="s">
         <v>738</v>
       </c>
       <c r="AL6" s="5" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="AM6" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="AN6" s="5">
         <v>2025</v>
       </c>
       <c r="AO6">
         <v>4640</v>
       </c>
       <c r="AP6">
         <v>9790</v>
       </c>
       <c r="AQ6">
         <v>18.600000000000001</v>
       </c>
       <c r="AR6" s="83">
         <f>(19*46.1+9*67.8)/25</f>
         <v>59.443999999999996</v>
       </c>
       <c r="AT6">
         <v>25</v>
       </c>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="AY6" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cerradogold.com/projects/mont-sorcier target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="7" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B7" s="84" t="s">
+        <v>874</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>1063</v>
       </c>
-      <c r="B7" s="84" t="s">
+      <c r="D7" t="s">
         <v>875</v>
-      </c>
-[...4 lines deleted...]
-        <v>876</v>
       </c>
       <c r="E7" s="88">
         <v>49.702110249495902</v>
       </c>
       <c r="F7" s="88">
         <v>-78.652594868399405</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J7" s="78">
         <f t="shared" si="0"/>
         <v>2264.1</v>
       </c>
       <c r="K7" s="78">
         <v>438</v>
       </c>
       <c r="L7" s="78">
         <v>998.1</v>
       </c>
       <c r="M7" s="78">
         <v>828</v>
       </c>
       <c r="N7" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O7" s="78"/>
       <c r="P7" s="78"/>
       <c r="Q7" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="S7">
         <f>+(20.61*1266+20.15*998.1)/(1266+998.1)</f>
         <v>20.407214787332716</v>
       </c>
       <c r="Z7">
         <v>68</v>
       </c>
       <c r="AA7">
         <v>4.5</v>
       </c>
       <c r="AB7">
         <v>1</v>
       </c>
       <c r="AF7" s="83">
         <f t="shared" si="1"/>
         <v>5.5</v>
       </c>
       <c r="AJ7" s="5" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="AK7" t="s">
         <v>738</v>
       </c>
       <c r="AL7" s="5"/>
       <c r="AN7">
         <v>2025</v>
       </c>
       <c r="AO7">
         <v>551.20000000000005</v>
       </c>
       <c r="AP7">
         <v>744</v>
       </c>
       <c r="AQ7">
         <v>17.3</v>
       </c>
       <c r="AR7">
         <v>52</v>
       </c>
       <c r="AS7">
         <v>102</v>
       </c>
       <c r="AT7" s="89">
         <f>AU7/31</f>
         <v>3.5548387096774197</v>
       </c>
       <c r="AU7">
         <f>11*2.2+20*4.3</f>
         <v>110.2</v>
       </c>
       <c r="AV7" s="5" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="AW7" s="5" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="AX7" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="AY7" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cyclonemetals.au/iron-bear/overview/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="8" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="B8" t="s">
+        <v>878</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>879</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="E8" s="88">
         <v>59.2298686072306</v>
       </c>
       <c r="F8" s="88">
         <v>-69.918266647445805</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="78">
         <f t="shared" si="0"/>
         <v>1610.1979999999999</v>
       </c>
       <c r="K8" s="78">
         <v>613.76900000000001</v>
       </c>
       <c r="L8" s="78">
         <v>222.18799999999999</v>
       </c>
       <c r="M8" s="78">
         <v>774.24099999999999</v>
       </c>
       <c r="N8" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O8" s="78"/>
       <c r="P8" s="78"/>
       <c r="Q8" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="S8">
         <f>+(774*32.2+614*32+222*32.5)/1610</f>
         <v>32.165093167701862</v>
       </c>
       <c r="Z8">
         <v>66.599999999999994</v>
       </c>
       <c r="AA8">
         <v>4.5</v>
       </c>
       <c r="AF8" s="83">
         <f t="shared" si="1"/>
         <v>4.5</v>
       </c>
       <c r="AG8">
         <v>25</v>
       </c>
       <c r="AH8">
         <v>122</v>
       </c>
       <c r="AI8">
         <v>38.4</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="AK8" t="s">
         <v>738</v>
       </c>
       <c r="AN8" s="5">
         <v>2019</v>
       </c>
       <c r="AO8">
         <v>2515</v>
       </c>
       <c r="AP8">
         <v>1405</v>
       </c>
       <c r="AQ8">
         <v>16.8</v>
       </c>
       <c r="AR8" s="78">
         <f>10.44+10.56+1.98+2.44</f>
         <v>25.42</v>
       </c>
       <c r="AS8" s="78">
         <v>30.7</v>
       </c>
       <c r="AT8">
         <v>10</v>
       </c>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="AY8" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="9" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="D9" s="84" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E9" s="88">
         <v>47.5</v>
       </c>
       <c r="F9" s="88">
         <v>33.159999999999997</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J9" s="78">
         <f>K9+L9+M9</f>
         <v>834.09999999999991</v>
       </c>
       <c r="K9" s="78">
         <v>355.1</v>
       </c>
       <c r="L9" s="78">
         <v>290.7</v>
       </c>
       <c r="M9" s="78">
         <v>188.3</v>
       </c>
       <c r="N9" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O9" s="78"/>
       <c r="P9" s="78"/>
       <c r="Q9" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="S9" s="89">
         <f>(645.8*31.6+188.3*30.1)/J9</f>
         <v>31.261371538184875</v>
       </c>
       <c r="T9" s="92"/>
       <c r="U9" s="92"/>
       <c r="V9" s="92"/>
       <c r="W9" s="92"/>
       <c r="X9" s="92"/>
       <c r="Y9" s="92">
         <v>10</v>
       </c>
       <c r="Z9">
         <v>68</v>
       </c>
       <c r="AA9" s="92">
         <v>4.5</v>
       </c>
       <c r="AB9" s="92">
         <v>0.43</v>
       </c>
       <c r="AC9" s="92">
         <v>0.02</v>
       </c>
       <c r="AD9" s="92">
         <v>0.05</v>
       </c>
       <c r="AE9" s="92"/>
       <c r="AF9" s="83">
         <f t="shared" si="1"/>
         <v>4.93</v>
       </c>
       <c r="AG9">
         <v>13</v>
       </c>
       <c r="AH9" s="92">
         <v>32</v>
       </c>
       <c r="AI9" s="92">
         <v>28.3</v>
       </c>
       <c r="AJ9" s="5" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="AK9" t="s">
         <v>738</v>
       </c>
       <c r="AL9" s="5" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="AM9" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="AN9" s="5">
         <v>2020</v>
       </c>
       <c r="AO9">
         <f>364.5+451.5</f>
         <v>816</v>
       </c>
       <c r="AP9">
         <v>1442</v>
       </c>
       <c r="AQ9" s="92">
         <v>34.4</v>
       </c>
       <c r="AR9" s="92">
         <f>11.47+10.17</f>
         <v>21.64</v>
       </c>
       <c r="AS9" s="92">
         <v>32.630000000000003</v>
       </c>
       <c r="AT9" s="92">
         <v>8</v>
       </c>
       <c r="AU9" s="92">
         <v>116.3</v>
       </c>
       <c r="AV9" s="5" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="AW9" s="5" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="AY9" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="B10" s="84" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="D10" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="E10" s="88">
         <v>8.5189537637425801</v>
       </c>
       <c r="F10" s="88">
         <v>-8.8924697480629291</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="78">
         <f t="shared" si="0"/>
         <v>1360</v>
       </c>
       <c r="K10" s="78">
         <v>440</v>
       </c>
       <c r="L10" s="78">
         <v>773</v>
       </c>
       <c r="M10" s="78">
         <v>147</v>
       </c>
       <c r="N10" s="78">
         <f t="shared" si="2"/>
         <v>1499</v>
       </c>
       <c r="O10" s="78">
         <v>273</v>
       </c>
       <c r="P10" s="78">
         <v>1226</v>
       </c>
       <c r="Q10" t="s">
         <v>156</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="S10">
         <v>66.099999999999994</v>
       </c>
       <c r="T10">
         <v>1.6</v>
       </c>
       <c r="U10">
         <v>1.4</v>
       </c>
       <c r="V10">
         <v>0.06</v>
       </c>
       <c r="X10">
         <v>2.2999999999999998</v>
       </c>
       <c r="Y10">
         <v>58</v>
       </c>
       <c r="Z10">
         <v>66.099999999999994</v>
       </c>
       <c r="AA10">
         <v>1.6</v>
       </c>
@@ -21042,3550 +21070,3550 @@
       <c r="AC10">
         <v>0.06</v>
       </c>
       <c r="AF10" s="83">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
       <c r="AJ10" s="5"/>
       <c r="AK10" t="s">
         <v>717</v>
       </c>
       <c r="AL10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AT10">
         <v>60</v>
       </c>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AY10" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://blackiron.com/project-overview/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="D11" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="E11" s="107">
         <v>47.2949000358226</v>
       </c>
       <c r="F11" s="107">
         <v>-93.372328101288801</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="78">
         <f>K11+L11+M11</f>
         <v>437.40000000000003</v>
       </c>
       <c r="K11">
         <v>261.60000000000002</v>
       </c>
       <c r="L11">
         <v>175.8</v>
       </c>
       <c r="M11"/>
       <c r="N11" s="78">
         <f>O11+P11</f>
         <v>261.2</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>261.2</v>
       </c>
       <c r="Q11" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="S11" s="89">
         <f>(261.6*29.6+175.8*22.8)/(261.6+175.8)</f>
         <v>26.866941015089168</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>67</v>
       </c>
       <c r="AA11">
         <v>2.6</v>
       </c>
       <c r="AB11">
         <v>0.3</v>
       </c>
       <c r="AC11">
         <v>0.04</v>
       </c>
       <c r="AD11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AE11"/>
       <c r="AF11" s="83">
         <f>AA11+AB11</f>
         <v>2.9</v>
       </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11" s="5" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="AK11" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL11" s="5" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="AM11" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="AN11">
         <v>2026</v>
       </c>
       <c r="AO11">
         <v>434.76</v>
       </c>
       <c r="AP11">
         <v>1598</v>
       </c>
       <c r="AQ11">
         <v>27.6</v>
       </c>
       <c r="AR11" s="5">
         <v>92.42</v>
       </c>
       <c r="AS11"/>
       <c r="AT11">
         <v>2.637</v>
       </c>
       <c r="AU11">
         <v>261.2</v>
       </c>
       <c r="AV11"/>
       <c r="AW11" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="AX11" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="AY11" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.riotinto.com/en/operations/africa/simandou target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B12" t="s">
+        <v>904</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>1078</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="E12" s="2">
         <v>50.935626863274102</v>
       </c>
       <c r="F12" s="2">
         <v>-91.182871912518706</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J12" s="78">
         <f t="shared" si="0"/>
         <v>1395</v>
       </c>
       <c r="K12" s="78">
         <v>1287</v>
       </c>
       <c r="L12" s="78">
         <v>108</v>
       </c>
       <c r="M12"/>
       <c r="N12" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R12" s="5" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12" t="s">
         <v>738</v>
       </c>
       <c r="AL12" s="5" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AM12"/>
       <c r="AN12">
         <v>2015</v>
       </c>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12">
         <f>12.76+18.05+0.2+4.52</f>
         <v>35.53</v>
       </c>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12" s="5" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="AW12" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AX12" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="AY12" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://magironusa.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="D13" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="E13" s="2">
         <v>56.079707804495897</v>
       </c>
       <c r="F13" s="2">
         <v>-68.404962948766396</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="83">
         <f t="shared" si="0"/>
         <v>27.48</v>
       </c>
       <c r="K13" s="83">
         <v>4.43</v>
       </c>
       <c r="L13" s="83">
         <v>6.84</v>
       </c>
       <c r="M13" s="83">
         <v>16.21</v>
       </c>
       <c r="N13" s="78">
         <f t="shared" si="2"/>
         <v>4993</v>
       </c>
       <c r="O13" s="83">
         <v>4943</v>
       </c>
       <c r="P13" s="83">
         <v>50</v>
       </c>
       <c r="Q13" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="S13">
         <v>29.8</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13">
         <v>69.900000000000006</v>
       </c>
       <c r="AA13">
         <v>1.98</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13" s="83">
         <f t="shared" si="1"/>
         <v>1.98</v>
       </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13">
         <v>26.3</v>
       </c>
       <c r="AJ13" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="AK13" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL13" s="5" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="AM13" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="AN13" s="5">
         <v>2015</v>
       </c>
       <c r="AO13">
         <v>14186</v>
       </c>
       <c r="AP13">
         <v>5240</v>
       </c>
       <c r="AQ13">
         <v>13</v>
       </c>
       <c r="AS13">
         <f>+(30*34.21+50*31.12)/80</f>
         <v>32.278750000000002</v>
       </c>
       <c r="AT13">
         <v>50</v>
       </c>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13" s="5" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="AX13"/>
       <c r="AY13" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://rockexmining.com/s/Lake_St_Joseph.asp.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="D14" t="s">
         <v>929</v>
-      </c>
-[...7 lines deleted...]
-        <v>930</v>
       </c>
       <c r="E14" s="2">
         <v>69.655767999999995</v>
       </c>
       <c r="F14" s="2">
         <v>30.014565999999999</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J14" s="78">
         <f t="shared" si="0"/>
         <v>511.5</v>
       </c>
       <c r="K14">
         <v>379.3</v>
       </c>
       <c r="L14">
         <v>68.3</v>
       </c>
       <c r="M14">
         <v>63.9</v>
       </c>
       <c r="N14" s="78">
         <f t="shared" si="2"/>
         <v>161.19999999999999</v>
       </c>
       <c r="O14">
         <v>25.5</v>
       </c>
       <c r="P14">
         <v>135.69999999999999</v>
       </c>
       <c r="Q14" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="S14">
         <f>32.7*0.87+31.9*0.13</f>
         <v>32.596000000000004</v>
       </c>
       <c r="T14">
         <v>44.5</v>
       </c>
       <c r="V14"/>
       <c r="W14">
         <f>0.87*0.077+0.13*0.105</f>
         <v>8.0639999999999989E-2</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>70</v>
       </c>
       <c r="AA14">
         <v>2.6</v>
       </c>
       <c r="AB14">
         <v>0.17</v>
       </c>
       <c r="AC14">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD14">
         <v>0.03</v>
       </c>
       <c r="AE14"/>
       <c r="AF14" s="83">
         <f t="shared" si="1"/>
         <v>2.77</v>
       </c>
       <c r="AG14"/>
       <c r="AH14">
         <v>53</v>
       </c>
       <c r="AI14"/>
       <c r="AJ14" s="5" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="AK14" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL14" s="5" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="AM14" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="AN14" s="5">
         <v>2025</v>
       </c>
       <c r="AO14">
         <v>369.1</v>
       </c>
       <c r="AP14">
         <v>1179</v>
       </c>
       <c r="AQ14">
         <v>33.799999999999997</v>
       </c>
       <c r="AR14">
         <v>38.630000000000003</v>
       </c>
       <c r="AT14">
         <v>3</v>
       </c>
       <c r="AU14"/>
       <c r="AV14" s="5" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="AW14" s="5" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="AX14"/>
       <c r="AY14" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://metalquestmining.com/projects/lac-otelnuk/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="15" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="B15" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D15" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="E15" s="2">
         <v>-20.464781516543098</v>
       </c>
       <c r="F15" s="2">
         <v>-43.9234468277158</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J15" s="78">
         <f t="shared" si="0"/>
         <v>2928.3</v>
       </c>
       <c r="K15" s="78">
         <v>1209.9670000000001</v>
       </c>
       <c r="L15" s="78">
         <v>1374.5709999999999</v>
       </c>
       <c r="M15" s="78">
         <v>343.762</v>
       </c>
       <c r="N15" s="78">
         <f t="shared" si="2"/>
         <v>1633.2869999999998</v>
       </c>
       <c r="O15" s="78">
         <v>458.64</v>
       </c>
       <c r="P15" s="78">
         <v>1174.6469999999999</v>
       </c>
       <c r="Q15" t="s">
         <v>156</v>
       </c>
       <c r="R15" s="5" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="S15">
         <v>37.630000000000003</v>
       </c>
       <c r="T15">
         <v>38.97</v>
       </c>
       <c r="U15">
         <v>0.77900000000000003</v>
       </c>
       <c r="V15">
         <v>0.05</v>
       </c>
       <c r="X15">
         <v>2.46</v>
       </c>
       <c r="Z15">
         <v>67.7</v>
       </c>
       <c r="AF15" s="83">
         <v>1.5</v>
       </c>
       <c r="AJ15" s="5" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="AK15" t="s">
         <v>717</v>
       </c>
       <c r="AN15">
         <v>2024</v>
       </c>
       <c r="AO15">
         <v>7158</v>
       </c>
       <c r="AP15">
         <v>7097</v>
       </c>
       <c r="AR15">
         <v>22.64</v>
       </c>
       <c r="AT15">
         <v>11.8</v>
       </c>
       <c r="AU15">
         <v>1032</v>
       </c>
       <c r="AW15" s="5" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="AY15" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="D16" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="E16" s="2">
         <v>55.357733332660999</v>
       </c>
       <c r="F16" s="2">
         <v>-67.667524580149902</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J16" s="78">
         <f t="shared" si="0"/>
         <v>15953.1</v>
       </c>
       <c r="K16">
         <v>7259.6</v>
       </c>
       <c r="L16">
         <v>8693.5</v>
       </c>
       <c r="M16"/>
       <c r="N16" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R16" s="5" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="S16">
         <v>30.005618845240111</v>
       </c>
       <c r="T16">
         <v>44.836065843002302</v>
       </c>
       <c r="U16">
         <v>2.4550588913753439E-2</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>5.3346635450163298</v>
       </c>
       <c r="Y16">
         <v>20</v>
       </c>
       <c r="Z16">
         <v>66</v>
       </c>
       <c r="AA16">
         <v>4.5</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16" s="83">
         <f t="shared" si="1"/>
         <v>4.5</v>
       </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16" s="5" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="AK16" t="s">
         <v>738</v>
       </c>
       <c r="AL16" s="5" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="AM16" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="AN16" s="5">
         <v>2015</v>
       </c>
       <c r="AO16">
         <f>7385*0.78</f>
         <v>5760.3</v>
       </c>
       <c r="AP16">
         <f>802.8*0.78</f>
         <v>626.18399999999997</v>
       </c>
       <c r="AQ16">
         <v>11.4</v>
       </c>
       <c r="AR16"/>
       <c r="AS16">
         <f>55.7*0.78</f>
         <v>43.446000000000005</v>
       </c>
       <c r="AT16">
         <v>18.3</v>
       </c>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16" s="5" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="AX16" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="AY16" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="17" spans="1:51" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>970</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="D17" t="s">
         <v>968</v>
-      </c>
-[...4 lines deleted...]
-        <v>969</v>
       </c>
       <c r="E17" s="2">
         <v>9.63592225738401</v>
       </c>
       <c r="F17" s="2">
         <v>-9.0443248239809897</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17" s="5" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17">
         <v>66.8</v>
       </c>
       <c r="AA17">
         <v>2.9</v>
       </c>
       <c r="AB17">
         <v>0.49</v>
       </c>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17" s="83">
         <f t="shared" si="1"/>
         <v>3.3899999999999997</v>
       </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17">
         <v>44</v>
       </c>
       <c r="AJ17" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>844</v>
+      </c>
+      <c r="AL17" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="AK17" t="s">
-[...2 lines deleted...]
-      <c r="AL17" s="5" t="s">
+      <c r="AM17" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17" s="5" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="AW17"/>
       <c r="AX17" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="AY17" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://centuryglobal.ca/projects/full-moon-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="18" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="B18" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="E18" s="2">
         <v>0.80955900000000003</v>
       </c>
       <c r="F18" s="2">
         <v>-51.868229999999997</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J18" s="78">
         <f t="shared" si="0"/>
         <v>247.19</v>
       </c>
       <c r="K18">
         <v>145.1</v>
       </c>
       <c r="L18">
         <v>46.76</v>
       </c>
       <c r="M18">
         <v>55.33</v>
       </c>
       <c r="N18" s="78">
         <f t="shared" si="2"/>
         <v>195.8</v>
       </c>
       <c r="O18">
         <v>50.7</v>
       </c>
       <c r="P18">
         <v>145.1</v>
       </c>
       <c r="Q18" t="s">
         <v>156</v>
       </c>
       <c r="R18" s="5" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="S18">
         <v>38.33</v>
       </c>
       <c r="T18">
         <v>28.89</v>
       </c>
       <c r="U18">
         <v>8.0399999999999991</v>
       </c>
       <c r="V18">
         <v>0.15</v>
       </c>
       <c r="Z18">
         <v>67.48</v>
       </c>
       <c r="AA18">
         <v>0.62</v>
       </c>
       <c r="AB18">
         <v>0.84</v>
       </c>
       <c r="AC18">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AF18" s="83">
         <f t="shared" si="1"/>
         <v>1.46</v>
       </c>
       <c r="AJ18" s="5" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="AK18" t="s">
         <v>738</v>
       </c>
       <c r="AL18" s="5" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="AM18" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AN18" s="5">
         <v>2024</v>
       </c>
       <c r="AO18">
         <f>377+220</f>
         <v>597</v>
       </c>
       <c r="AP18">
         <v>1977</v>
       </c>
       <c r="AQ18">
         <v>56</v>
       </c>
       <c r="AR18">
         <v>33.75</v>
       </c>
       <c r="AS18">
         <v>61.93</v>
       </c>
       <c r="AT18">
         <v>5.52</v>
       </c>
       <c r="AW18" s="5" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="AY18" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://arrowminerals.com.au/project/simandou-north-iron-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="19" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="D19" t="s">
         <v>917</v>
-      </c>
-[...7 lines deleted...]
-        <v>918</v>
       </c>
       <c r="E19" s="2">
         <v>-19.2118</v>
       </c>
       <c r="F19" s="2">
         <v>-57.579346000000001</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J19" s="78">
         <f t="shared" si="0"/>
         <v>890</v>
       </c>
       <c r="L19">
         <v>890</v>
       </c>
       <c r="N19" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q19" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R19" s="5" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="S19">
         <v>63</v>
       </c>
       <c r="AF19" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ19" s="5" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="AK19" t="s">
         <v>717</v>
       </c>
       <c r="AV19" s="5" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="AX19" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="AY19" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cadenceminerals.com/projects/amapa-iron/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="20" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>1083</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="E20" s="2">
         <v>-27.736341894604902</v>
       </c>
       <c r="F20" s="2">
         <v>22.990635587903402</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J20" s="78">
         <f t="shared" si="0"/>
         <v>349.1</v>
       </c>
       <c r="K20">
         <v>169.1</v>
       </c>
       <c r="L20">
         <v>19.100000000000001</v>
       </c>
       <c r="M20">
         <v>160.9</v>
       </c>
       <c r="N20" s="78">
         <f t="shared" si="2"/>
         <v>629.20000000000005</v>
       </c>
       <c r="O20">
         <v>487.4</v>
       </c>
       <c r="P20">
         <v>141.80000000000001</v>
       </c>
       <c r="Q20" t="s">
         <v>156</v>
       </c>
       <c r="R20" s="5" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="S20">
         <v>63</v>
       </c>
       <c r="AF20" s="108">
         <v>6.5</v>
       </c>
       <c r="AK20" t="s">
         <v>717</v>
       </c>
       <c r="AX20" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="AY20" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://lhgmining.com.br/en/operations/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="21" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D21" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="E21" s="2">
         <v>-28.374761387231</v>
       </c>
       <c r="F21" s="2">
         <v>22.962471944050201</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J21" s="78">
         <f t="shared" ref="J21" si="4">K21+L21+M21</f>
         <v>97.5</v>
       </c>
       <c r="K21">
         <v>46</v>
       </c>
       <c r="L21">
         <v>11.2</v>
       </c>
       <c r="M21">
         <v>40.299999999999997</v>
       </c>
       <c r="N21" s="78">
         <f t="shared" ref="N21" si="5">O21+P21</f>
         <v>114.7</v>
       </c>
       <c r="O21">
         <v>105.3</v>
       </c>
       <c r="P21">
         <v>9.4</v>
       </c>
       <c r="Q21" t="s">
         <v>156</v>
       </c>
       <c r="R21" s="5" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="S21">
         <v>64</v>
       </c>
       <c r="AF21" s="108">
         <v>6.5</v>
       </c>
       <c r="AK21" t="s">
         <v>717</v>
       </c>
       <c r="AY21" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="22" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>1017</v>
       </c>
-      <c r="B22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="6" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="E22" s="2">
         <v>71.317236569199693</v>
       </c>
       <c r="F22" s="2">
         <v>-79.271586763867404</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J22" s="78">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>83</v>
       </c>
       <c r="N22" s="78">
         <f t="shared" si="2"/>
         <v>167</v>
       </c>
       <c r="O22">
         <v>91</v>
       </c>
       <c r="P22">
         <v>76</v>
       </c>
       <c r="R22" s="5" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="S22">
         <f>+(3*63+83*64.3)/(86)</f>
         <v>64.254651162790694</v>
       </c>
       <c r="AF22" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK22" t="s">
         <v>717</v>
       </c>
       <c r="AL22" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="AM22" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="AY22" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angloamericankumba.com/our-business/operations target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="23" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="B23" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="D23" t="s">
         <v>986</v>
-      </c>
-[...4 lines deleted...]
-        <v>987</v>
       </c>
       <c r="E23" s="2">
         <v>-18.665049254558799</v>
       </c>
       <c r="F23" s="2">
         <v>-42.888158869606002</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J23" s="78">
         <f t="shared" si="0"/>
         <v>193.7</v>
       </c>
       <c r="K23">
         <f>37.7+6.5+2.8</f>
         <v>47</v>
       </c>
       <c r="L23">
         <f>45.1+21.1+36.2</f>
         <v>102.4</v>
       </c>
       <c r="M23">
         <v>44.3</v>
       </c>
       <c r="N23" s="78">
         <f t="shared" si="2"/>
         <v>43.3</v>
       </c>
       <c r="O23">
         <v>30.6</v>
       </c>
       <c r="P23">
         <v>12.7</v>
       </c>
       <c r="Q23" t="s">
         <v>156</v>
       </c>
       <c r="R23" s="5" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="S23">
         <v>29</v>
       </c>
       <c r="T23">
         <v>49.8</v>
       </c>
       <c r="U23">
         <v>3.4</v>
       </c>
       <c r="V23">
         <v>0.05</v>
       </c>
       <c r="X23">
         <v>1.9</v>
       </c>
       <c r="Y23">
         <v>20</v>
       </c>
       <c r="Z23">
         <v>67.8</v>
       </c>
       <c r="AA23">
         <v>1.08</v>
       </c>
       <c r="AB23">
         <v>0.64</v>
       </c>
       <c r="AC23">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AE23">
         <v>0.15</v>
       </c>
       <c r="AF23" s="83">
         <f t="shared" si="1"/>
         <v>1.7200000000000002</v>
       </c>
       <c r="AJ23" s="5" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AK23" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL23" s="5" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="AM23" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="AN23" s="5">
         <v>2019</v>
       </c>
       <c r="AO23">
         <v>59.8</v>
       </c>
       <c r="AP23">
         <v>114.9</v>
       </c>
       <c r="AQ23">
         <v>32</v>
       </c>
       <c r="AR23">
         <v>29</v>
       </c>
       <c r="AT23">
         <v>1</v>
       </c>
       <c r="AU23">
         <v>17.899999999999999</v>
       </c>
       <c r="AW23" s="5" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="AY23" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.baffinland.com/operation/mary-river-mine/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="24" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>924</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="D24" t="s">
         <v>922</v>
-      </c>
-[...4 lines deleted...]
-        <v>923</v>
       </c>
       <c r="E24" s="2">
         <v>1.145437</v>
       </c>
       <c r="F24" s="109">
         <v>13.200098000000001</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I24" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="78">
         <f t="shared" si="0"/>
         <v>1000</v>
       </c>
       <c r="L24">
         <v>1000</v>
       </c>
       <c r="N24" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R24" s="5" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="S24">
         <v>60</v>
       </c>
       <c r="AF24" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK24" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL24" s="5" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="AY24" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="25" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>943</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="6" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D25" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="E25" s="2">
         <v>-1.97019630796395</v>
       </c>
       <c r="F25" s="110">
         <v>13.5445499384593</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J25" s="78">
         <f t="shared" si="0"/>
         <v>758.8</v>
       </c>
       <c r="K25">
         <v>229.2</v>
       </c>
       <c r="L25">
         <v>529.6</v>
       </c>
       <c r="N25" s="78">
         <f t="shared" si="2"/>
         <v>100.9</v>
       </c>
       <c r="P25">
         <v>100.9</v>
       </c>
       <c r="Q25" t="s">
         <v>156</v>
       </c>
       <c r="R25" s="5" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="S25">
         <v>36.700000000000003</v>
       </c>
       <c r="T25">
         <v>38.9</v>
       </c>
       <c r="U25">
         <v>3.2</v>
       </c>
       <c r="V25">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="W25">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="X25">
         <v>2.5</v>
       </c>
       <c r="Y25">
         <v>29</v>
       </c>
       <c r="Z25">
         <v>66.400000000000006</v>
       </c>
       <c r="AA25">
         <v>3.5</v>
       </c>
       <c r="AB25">
         <v>0.6</v>
       </c>
       <c r="AC25">
         <v>0</v>
       </c>
       <c r="AD25">
         <v>0</v>
       </c>
       <c r="AE25">
         <v>0.8</v>
       </c>
       <c r="AF25" s="83">
         <f t="shared" si="1"/>
         <v>4.0999999999999996</v>
       </c>
       <c r="AJ25" s="5" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="AK25" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL25" s="5" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="AM25" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="AN25" s="5">
         <v>2022</v>
       </c>
       <c r="AO25">
         <v>200.8</v>
       </c>
       <c r="AP25">
         <v>391</v>
       </c>
       <c r="AQ25">
         <v>38</v>
       </c>
       <c r="AR25">
         <v>59</v>
       </c>
       <c r="AS25">
         <v>67</v>
       </c>
       <c r="AT25">
         <f>5*0.2</f>
         <v>1</v>
       </c>
       <c r="AU25">
         <v>15.7</v>
       </c>
       <c r="AV25" s="5" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="AW25" s="5" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="AY25" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="26" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="D26" t="s">
         <v>962</v>
-      </c>
-[...4 lines deleted...]
-        <v>963</v>
       </c>
       <c r="E26" s="2">
         <v>7.6590304586725297</v>
       </c>
       <c r="F26" s="2">
         <v>-8.3754784750571893</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J26">
         <v>751.9</v>
       </c>
       <c r="N26" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R26" s="5" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="Y26">
         <v>48</v>
       </c>
       <c r="Z26">
         <v>67.8</v>
       </c>
       <c r="AF26" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ26" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>842</v>
+      </c>
+      <c r="AL26" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="AK26" t="s">
-[...2 lines deleted...]
-      <c r="AL26" s="5" t="s">
+      <c r="AX26" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="AY26" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.genmingroup.com/mining/baniaka/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="27" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="B27" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>995</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="E27" s="2">
         <v>60.121696323597398</v>
       </c>
       <c r="F27" s="2">
         <v>15.073158759243199</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I27" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J27" s="78">
         <f t="shared" si="0"/>
         <v>66.8</v>
       </c>
       <c r="K27">
         <v>9.6</v>
       </c>
       <c r="L27">
         <v>11.8</v>
       </c>
       <c r="M27">
         <v>45.4</v>
       </c>
       <c r="N27" s="78">
         <f t="shared" si="2"/>
         <v>34.1</v>
       </c>
       <c r="O27">
         <v>29.4</v>
       </c>
       <c r="P27">
         <v>4.7</v>
       </c>
       <c r="Q27" t="s">
         <v>156</v>
       </c>
       <c r="R27" s="5" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="S27">
         <v>40.700000000000003</v>
       </c>
       <c r="V27">
         <v>0.49</v>
       </c>
       <c r="Y27">
         <v>25</v>
       </c>
       <c r="AF27" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK27" t="s">
         <v>738</v>
       </c>
       <c r="AL27" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="AM27" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
       <c r="AU27">
         <v>24</v>
       </c>
       <c r="AV27" s="5" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="AY27" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ivanhoeatlantic.com/guinea/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="28" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="D28" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="E28" s="2">
         <v>52.933994492857799</v>
       </c>
       <c r="F28" s="2">
         <v>-67.157271158253593</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J28" s="78">
         <f t="shared" si="0"/>
         <v>527.1</v>
       </c>
       <c r="L28">
         <v>527.1</v>
       </c>
       <c r="N28" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q28" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R28" s="5" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="S28">
         <v>23.23</v>
       </c>
       <c r="T28">
         <v>42.67</v>
       </c>
       <c r="V28">
         <v>0.04</v>
       </c>
       <c r="Y28">
         <v>15</v>
       </c>
       <c r="Z28">
         <v>71.400000000000006</v>
       </c>
       <c r="AA28">
         <v>0.63</v>
       </c>
       <c r="AB28">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AC28">
         <v>0.01</v>
       </c>
       <c r="AE28">
         <v>-2.5299999999999998</v>
       </c>
       <c r="AF28" s="83">
         <f t="shared" si="1"/>
         <v>0.7</v>
       </c>
       <c r="AI28">
         <v>30</v>
       </c>
       <c r="AJ28" s="5" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="AK28" t="s">
         <v>738</v>
       </c>
       <c r="AL28" s="5"/>
       <c r="AN28" s="5">
         <v>2025</v>
       </c>
       <c r="AO28">
         <f>647.9+247.5</f>
         <v>895.4</v>
       </c>
       <c r="AP28">
         <v>453</v>
       </c>
       <c r="AQ28">
         <v>19.399999999999999</v>
       </c>
       <c r="AS28">
         <v>50.48</v>
       </c>
       <c r="AT28">
         <v>2.5</v>
       </c>
       <c r="AU28">
         <f>27*AT28</f>
         <v>67.5</v>
       </c>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="AY28" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://nordiciron.se/verksamhet/vara-omraden/blotberget/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="29" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D29" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="E29" s="2">
         <v>53.120158928365598</v>
       </c>
       <c r="F29" s="2">
         <v>-66.657946912773497</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I29" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J29" s="78">
         <f t="shared" si="0"/>
         <v>654.9</v>
       </c>
       <c r="L29">
         <v>654.9</v>
       </c>
       <c r="N29" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q29" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R29" s="5" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="S29">
         <v>28.84</v>
       </c>
       <c r="Y29">
         <v>15</v>
       </c>
       <c r="AF29" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK29" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL29" s="5" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="AY29" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://redparamount.ca/lac-virot-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="30" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>1099</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="E30" s="2">
         <v>67.403131041639199</v>
       </c>
       <c r="F30" s="2">
         <v>23.335387663292298</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J30" s="78">
         <f t="shared" si="0"/>
         <v>131.69999999999999</v>
       </c>
       <c r="K30">
         <v>54.6</v>
       </c>
       <c r="L30">
         <v>24.7</v>
       </c>
       <c r="M30">
         <v>52.4</v>
       </c>
       <c r="N30" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q30" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R30" s="5" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="S30">
         <v>25.2</v>
       </c>
       <c r="Y30">
         <v>10</v>
       </c>
       <c r="Z30">
         <v>69</v>
       </c>
       <c r="AF30" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK30" t="s">
         <v>717</v>
       </c>
       <c r="AL30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AX30" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="AY30" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://hightideresources.com/projects/labrador-west/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="31" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D31" t="s">
         <v>1009</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="E31" s="2">
         <v>39.996739723895402</v>
       </c>
       <c r="F31" s="2">
         <v>-118.273374768783</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J31" s="78">
         <f t="shared" si="0"/>
         <v>232</v>
       </c>
       <c r="K31">
         <v>151</v>
       </c>
       <c r="L31">
         <v>81</v>
       </c>
       <c r="N31" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q31" t="s">
         <v>156</v>
       </c>
       <c r="R31" s="5" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="S31">
         <v>18.600000000000001</v>
       </c>
       <c r="Y31">
         <v>10</v>
       </c>
       <c r="Z31">
         <v>69.5</v>
       </c>
       <c r="AA31">
         <v>1.72</v>
       </c>
       <c r="AB31">
         <v>0.67</v>
       </c>
       <c r="AC31">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AD31">
         <v>2E-3</v>
       </c>
       <c r="AE31">
         <v>3.15</v>
       </c>
       <c r="AF31" s="83">
         <f t="shared" si="1"/>
         <v>2.39</v>
       </c>
       <c r="AH31">
         <v>106</v>
       </c>
       <c r="AJ31" s="5" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="AK31" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL31" s="5" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="AV31" s="5"/>
       <c r="AX31" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="AY31" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.kaunisiron.se/en/about-us/our-history/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="32" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>1030</v>
       </c>
-      <c r="B32" s="2" t="s">
+      <c r="D32" t="s">
         <v>1023</v>
-      </c>
-[...4 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="E32" s="2">
         <v>60.081055762639103</v>
       </c>
       <c r="F32" s="2">
         <v>14.9772082805208</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J32" s="78">
         <f t="shared" si="0"/>
         <v>148.30000000000001</v>
       </c>
       <c r="K32">
         <v>115.2</v>
       </c>
       <c r="L32">
         <v>33.1</v>
       </c>
       <c r="N32" s="78">
         <f t="shared" si="2"/>
         <v>82.4</v>
       </c>
       <c r="P32">
         <v>82.4</v>
       </c>
       <c r="Q32" t="s">
         <v>156</v>
       </c>
       <c r="R32" s="5" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="S32">
         <v>30.6</v>
       </c>
       <c r="Y32">
         <v>20</v>
       </c>
       <c r="Z32">
         <v>70</v>
       </c>
       <c r="AF32" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK32" t="s">
         <v>738</v>
       </c>
       <c r="AL32" s="5" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="AM32" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="AN32">
         <v>2022</v>
       </c>
       <c r="AO32">
         <v>559.6</v>
       </c>
       <c r="AP32">
         <v>688</v>
       </c>
       <c r="AQ32">
         <v>26</v>
       </c>
       <c r="AR32">
         <v>53.6</v>
       </c>
       <c r="AS32">
         <v>57.8</v>
       </c>
       <c r="AT32">
         <v>2.2999999999999998</v>
       </c>
       <c r="AU32">
         <v>37.200000000000003</v>
       </c>
       <c r="AV32" s="5"/>
       <c r="AW32" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AX32" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="AY32" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="33" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D33" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="E33" s="2">
         <v>60.221023106655402</v>
       </c>
       <c r="F33" s="2">
         <v>17.8641004512398</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J33" s="78">
         <f t="shared" si="0"/>
         <v>36.799999999999997</v>
       </c>
       <c r="K33">
         <f>11.6+2.2</f>
         <v>13.8</v>
       </c>
       <c r="L33">
         <v>5.7</v>
       </c>
       <c r="M33">
         <v>17.3</v>
       </c>
       <c r="N33" s="78">
         <f t="shared" si="2"/>
         <v>30.9</v>
       </c>
       <c r="P33">
         <v>30.9</v>
       </c>
       <c r="Q33" t="s">
         <v>156</v>
       </c>
       <c r="R33" s="5" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="S33">
         <v>30.62</v>
       </c>
       <c r="W33">
         <v>0.21</v>
       </c>
       <c r="Z33">
         <v>68.099999999999994</v>
       </c>
       <c r="AF33" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ33" s="5" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="AK33" t="s">
         <v>738</v>
       </c>
       <c r="AL33" s="5"/>
       <c r="AM33" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="AN33">
         <v>2024</v>
       </c>
       <c r="AO33">
         <v>262.39999999999998</v>
       </c>
       <c r="AP33">
         <v>200</v>
       </c>
       <c r="AQ33">
         <v>21.9</v>
       </c>
       <c r="AS33">
         <v>63.3</v>
       </c>
       <c r="AT33">
         <v>1.085</v>
       </c>
       <c r="AU33">
         <v>10</v>
       </c>
       <c r="AV33" s="5"/>
       <c r="AW33" s="5" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="AX33" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="AY33" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angleseymining.co.uk/grangesberg/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="34" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D34" t="s">
         <v>1037</v>
-      </c>
-[...4 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="E34" s="2">
         <v>-14.3560770057284</v>
       </c>
       <c r="F34" s="2">
         <v>-42.537293015894797</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J34" s="78">
         <v>470.5</v>
       </c>
       <c r="N34" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R34" s="5" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="S34">
         <v>40</v>
       </c>
       <c r="AF34" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK34" t="s">
         <v>738</v>
       </c>
       <c r="AL34" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AV34" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AX34" t="s">
         <v>1039</v>
-      </c>
-[...7 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="AY34" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="35" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="D35" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="E35" s="2">
         <v>-13.304520052754199</v>
       </c>
       <c r="F35" s="2">
         <v>-41.679230245066897</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J35" s="78">
         <v>1700</v>
       </c>
       <c r="N35" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q35" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R35" s="5" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="Z35">
         <v>67.5</v>
       </c>
       <c r="AF35" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK35" t="s">
         <v>738</v>
       </c>
       <c r="AL35" s="5" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="AM35" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="AX35" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="AY35" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.bamin.com.br/en target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="36" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="B36" s="84" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="E36" s="2">
         <v>52.853242000000002</v>
       </c>
       <c r="F36" s="2">
         <v>-67.265417999999997</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="78">
         <f>K36+L36+M36</f>
         <v>1498.5</v>
       </c>
       <c r="K36">
         <v>1065.5</v>
       </c>
       <c r="L36">
         <v>246.3</v>
       </c>
       <c r="M36">
         <v>186.7</v>
       </c>
       <c r="N36" s="78">
         <f t="shared" ref="N36" si="6">O36+P36</f>
         <v>716.2</v>
       </c>
       <c r="O36">
         <v>183.7</v>
       </c>
       <c r="P36">
         <v>532.5</v>
       </c>
       <c r="Q36" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="R36" s="5" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="S36" s="89">
         <f>+(28.7*1252.2+26.6*246.3)/(1252.2+146.3)</f>
         <v>30.382352520557742</v>
       </c>
       <c r="U36">
         <v>0.5</v>
       </c>
       <c r="Z36">
         <v>66.2</v>
       </c>
       <c r="AF36" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ36" s="5" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="AK36" t="s">
         <v>717</v>
       </c>
       <c r="AN36">
         <v>2023</v>
       </c>
       <c r="AR36" s="83">
         <f>64.58/1.27</f>
         <v>50.8503937007874</v>
       </c>
       <c r="AT36">
         <v>15</v>
       </c>
       <c r="AU36">
         <v>253.6</v>
       </c>
       <c r="AW36" s="5" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="AY36" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="37" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>1057</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="D37" t="s">
         <v>1053</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="E37" s="2">
         <v>22.929147247203701</v>
       </c>
       <c r="F37" s="2">
         <v>-12.7806969947378</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J37" s="78">
         <f t="shared" si="0"/>
         <v>1870</v>
       </c>
       <c r="K37">
         <v>1170</v>
       </c>
       <c r="L37">
         <v>300</v>
       </c>
       <c r="M37">
         <v>400</v>
       </c>
       <c r="N37" s="78">
         <f t="shared" si="2"/>
         <v>931.2</v>
       </c>
       <c r="O37">
         <v>380</v>
       </c>
       <c r="P37">
         <v>551.20000000000005</v>
       </c>
       <c r="Q37" t="s">
         <v>156</v>
       </c>
       <c r="R37" s="5" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="S37">
         <v>36</v>
       </c>
       <c r="T37">
         <v>44</v>
       </c>
       <c r="U37">
         <v>1.1000000000000001</v>
       </c>
       <c r="W37">
         <v>0.04</v>
       </c>
       <c r="X37">
         <v>-0.7</v>
       </c>
       <c r="Y37">
         <v>20</v>
       </c>
       <c r="Z37">
         <v>66.5</v>
       </c>
       <c r="AA37">
         <v>6.3</v>
       </c>
       <c r="AF37" s="83">
         <f t="shared" si="1"/>
         <v>6.3</v>
       </c>
       <c r="AJ37" s="5" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="AK37" t="s">
         <v>738</v>
       </c>
       <c r="AN37">
         <v>2015</v>
       </c>
       <c r="AO37">
         <f>224.1+108.4+599.41</f>
         <v>931.91</v>
       </c>
       <c r="AQ37">
         <v>11.3</v>
       </c>
       <c r="AS37">
         <v>51.66</v>
       </c>
       <c r="AT37">
         <v>11</v>
       </c>
       <c r="AU37">
         <v>420</v>
       </c>
       <c r="AW37" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AX37" s="2" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="AY37" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.championiron.com/project/bloom-lake/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="38" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="D38" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="E38" s="2">
         <v>52.9591843317341</v>
       </c>
       <c r="F38" s="2">
         <v>-66.8925387480555</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="78">
         <f>K38+L38+M38</f>
         <v>1642</v>
       </c>
       <c r="K38">
         <v>720</v>
       </c>
       <c r="L38">
         <v>751</v>
       </c>
       <c r="M38">
         <v>171</v>
       </c>
       <c r="N38" s="78">
         <f>O38+P38</f>
         <v>424</v>
       </c>
       <c r="O38">
         <v>149</v>
       </c>
       <c r="P38">
         <v>275</v>
       </c>
       <c r="Q38" t="s">
         <v>156</v>
       </c>
       <c r="R38" s="5" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="S38">
         <v>38.6</v>
       </c>
       <c r="T38">
         <v>37.299999999999997</v>
       </c>
       <c r="U38">
         <v>0.2</v>
       </c>
       <c r="V38">
         <v>0.03</v>
       </c>
       <c r="Y38">
         <v>33</v>
       </c>
       <c r="AF38" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK38" t="s">
         <v>717</v>
       </c>
       <c r="AX38" s="2" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="AY38" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="39" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D39" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E39" s="2">
         <v>52.766450291703201</v>
       </c>
       <c r="F39" s="2">
         <v>-67.318299665545993</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="I39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="78">
         <f t="shared" si="0"/>
         <v>4710</v>
       </c>
       <c r="K39">
         <v>1569</v>
       </c>
       <c r="L39">
         <v>1617</v>
       </c>
       <c r="M39">
         <v>1524</v>
       </c>
       <c r="N39" s="78">
         <f>O39+P39</f>
         <v>1894</v>
       </c>
       <c r="O39">
         <v>1790</v>
       </c>
       <c r="P39">
         <v>104</v>
       </c>
       <c r="R39" s="5" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="S39">
         <f>+(3093*28.7+1617*29.7)/(3093+1617)</f>
         <v>29.043312101910828</v>
       </c>
       <c r="AF39" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK39" t="s">
         <v>717</v>
       </c>
       <c r="AX39" s="2" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="AY39" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.ironore.ca/en target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="40" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="E40" s="2">
         <v>-29.449778339646301</v>
       </c>
       <c r="F40" s="2">
         <v>-71.235321005567897</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="78">
         <v>7625.1</v>
       </c>
       <c r="K40" s="78">
         <f>349.8+485.7+8.5+6.3+234.3+181.5+452+199.7+232.8+253.4+305.7</f>
         <v>2709.7</v>
       </c>
       <c r="L40" s="78">
         <f>122.9+186.7+1.6+3.2+383.8+188.8+44.6+90.5+213.1+137.3</f>
         <v>1372.5</v>
       </c>
       <c r="M40" s="78">
         <f>159.2+234.1+116.2+5.8+92.4+67.4+932.5+188.4+187+156.8+160.7</f>
         <v>2300.5</v>
       </c>
       <c r="N40" s="78">
         <v>622</v>
       </c>
       <c r="O40">
         <f>122+105+81+12+3+9+19+5+14</f>
         <v>370</v>
       </c>
       <c r="P40">
         <f>142+171+41+37+28+3+2+6+6</f>
         <v>436</v>
       </c>
       <c r="Q40" t="s">
         <v>156</v>
       </c>
       <c r="R40" s="5" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="S40">
         <v>29.6</v>
       </c>
       <c r="Z40">
         <v>66.400000000000006</v>
       </c>
       <c r="AF40" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK40" t="s">
         <v>717</v>
       </c>
       <c r="AX40" s="2" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="AY40" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://mines-infrastructure-arcelormittal.com/en/nos-mines target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="41" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E41" s="2">
         <v>67.844140859088995</v>
       </c>
       <c r="F41" s="2">
         <v>20.157187395594601</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J41" s="78">
         <v>6415</v>
       </c>
       <c r="N41" s="78">
         <f>O41+P41</f>
         <v>0</v>
       </c>
       <c r="Q41" t="s">
+        <v>1093</v>
+      </c>
+      <c r="R41" s="5" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="S41">
         <v>48.6</v>
       </c>
       <c r="AF41" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK41" t="s">
         <v>717</v>
       </c>
       <c r="AX41" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="AY41" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cmp.cl/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="42" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="B42" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>1104</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="E42" s="2">
         <v>3.079358</v>
       </c>
       <c r="F42" s="2">
         <v>10.422408000000001</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="I42" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J42" s="78">
         <v>650</v>
       </c>
       <c r="N42" s="78">
         <f t="shared" ref="N42:N47" si="7">O42+P42</f>
         <v>0</v>
       </c>
       <c r="R42" s="5" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="S42">
         <v>31.45</v>
       </c>
       <c r="T42">
         <v>47.48</v>
       </c>
       <c r="U42">
         <v>2.98</v>
       </c>
       <c r="V42">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="W42">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X42">
         <v>-0.89</v>
       </c>
       <c r="Z42">
         <v>70.8</v>
       </c>
       <c r="AA42">
         <v>1.42</v>
       </c>
       <c r="AB42">
         <v>0.2</v>
       </c>
       <c r="AC42">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AD42">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AE42">
         <v>-3.3</v>
       </c>
       <c r="AF42" s="83">
         <f t="shared" si="1"/>
         <v>1.6199999999999999</v>
       </c>
       <c r="AJ42" s="5" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="AK42" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL42" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AV42" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AX42" t="s">
         <v>1107</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="AY42" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://lkab.com/en/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="43" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="D43" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="E43" s="2">
         <v>48.121406000973998</v>
       </c>
       <c r="F43" s="2">
         <v>33.547037006075698</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J43" s="78">
         <f t="shared" si="0"/>
         <v>12284</v>
       </c>
       <c r="K43">
         <v>3862</v>
       </c>
       <c r="L43">
         <v>6142</v>
       </c>
       <c r="M43">
         <v>2280</v>
       </c>
       <c r="N43" s="78">
         <f t="shared" si="7"/>
         <v>2142</v>
       </c>
       <c r="O43">
         <v>1175</v>
       </c>
       <c r="P43">
         <v>967</v>
       </c>
       <c r="Q43" t="s">
         <v>156</v>
       </c>
       <c r="R43" s="5" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="S43">
         <v>35.1</v>
       </c>
       <c r="AF43" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ43" s="5" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="AK43" t="s">
         <v>717</v>
       </c>
       <c r="AY43" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://jindalresources.com/company-camina-sa target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="44" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="E44" s="2">
         <v>66.406754000000006</v>
       </c>
       <c r="F44" s="110">
         <v>14.536189</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J44" s="78">
         <v>400</v>
       </c>
       <c r="N44" s="78">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R44" s="5" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="Z44">
         <v>65</v>
       </c>
       <c r="AF44" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ44" s="5" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="AK44" t="s">
         <v>717</v>
       </c>
       <c r="AL44" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AM44" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="AT44">
         <v>1.8</v>
       </c>
       <c r="AV44" s="5" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="AX44" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="AY44" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://metinvestholding.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="45" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="D45" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="E45" s="2">
         <v>66.784418223132704</v>
       </c>
       <c r="F45" s="2">
         <v>19.116686681684001</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="I45" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J45" s="78">
         <f t="shared" si="0"/>
         <v>170</v>
       </c>
       <c r="K45">
         <v>115</v>
       </c>
       <c r="L45">
         <v>39</v>
       </c>
       <c r="M45">
         <v>16</v>
       </c>
       <c r="N45" s="78">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R45" s="5" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="S45">
         <v>27.8</v>
       </c>
       <c r="T45">
         <v>48.9</v>
       </c>
       <c r="U45">
         <v>4.4000000000000004</v>
       </c>
       <c r="V45">
         <v>0.03</v>
       </c>
       <c r="W45">
         <v>2E-3</v>
       </c>
       <c r="Z45">
         <v>70</v>
       </c>
       <c r="AF45">
         <v>2.5</v>
       </c>
       <c r="AJ45" s="5" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="AK45" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="AL45" s="5" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="AP45">
         <v>829</v>
       </c>
       <c r="AQ45">
         <v>31.8</v>
       </c>
       <c r="AT45">
         <v>2.7</v>
       </c>
       <c r="AV45" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="AW45" s="5" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="AY45" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ranagruber.no/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="46" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="D46" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="E46" s="2">
         <v>-6.0516503917405</v>
       </c>
       <c r="F46" s="2">
         <v>-50.165701775545998</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J46" s="78">
         <f t="shared" si="0"/>
         <v>25871.3</v>
       </c>
       <c r="K46">
         <v>8925.1</v>
       </c>
       <c r="L46">
         <v>8856.5</v>
       </c>
       <c r="M46">
         <v>8089.7</v>
       </c>
       <c r="N46" s="78">
         <f t="shared" si="7"/>
         <v>12100</v>
       </c>
       <c r="O46">
         <v>3729.7</v>
       </c>
       <c r="P46">
         <v>8370.2999999999993</v>
       </c>
       <c r="Q46" t="s">
+        <v>1141</v>
+      </c>
+      <c r="R46" s="5" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="S46">
         <v>45.6</v>
       </c>
       <c r="AF46" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK46" t="s">
         <v>717</v>
       </c>
       <c r="AY46" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://beowulfmining.com/projects/sweden/kallak/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="47" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>1145</v>
       </c>
-      <c r="B47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="6" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="D47" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="E47" s="2">
         <v>-20.2008922659608</v>
       </c>
       <c r="F47" s="2">
         <v>-43.5071276971874</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J47" s="78">
         <f t="shared" si="0"/>
         <v>2170</v>
       </c>
       <c r="K47">
         <v>753</v>
       </c>
       <c r="L47">
         <v>210</v>
       </c>
       <c r="M47">
         <v>1207</v>
       </c>
       <c r="N47" s="78">
         <f t="shared" si="7"/>
         <v>420</v>
       </c>
       <c r="O47">
         <v>45</v>
       </c>
       <c r="P47">
         <v>375</v>
       </c>
       <c r="Q47" t="s">
+        <v>1141</v>
+      </c>
+      <c r="R47" s="5" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="S47">
         <v>37.700000000000003</v>
       </c>
       <c r="AF47" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK47" t="s">
         <v>717</v>
       </c>
       <c r="AY47" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.vale.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="48" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
         <v>309</v>
       </c>
       <c r="B48" s="84" t="s">
         <v>516</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>308</v>
       </c>
       <c r="D48" t="s">
         <v>767</v>
       </c>
       <c r="E48" s="88">
         <v>-33.2438</v>
       </c>
       <c r="F48" s="88">
         <v>135.6677</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I48" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J48" s="78">
         <v>4510</v>
       </c>
       <c r="K48" s="78">
         <v>1270</v>
       </c>
       <c r="L48" s="78">
         <v>1018</v>
       </c>
       <c r="M48" s="78">
         <v>2222</v>
       </c>
       <c r="N48" s="78">
         <v>3681</v>
       </c>
       <c r="O48" s="78">
         <v>2131</v>
       </c>
       <c r="P48" s="78">
         <v>1550</v>
       </c>
@@ -24610,111 +24638,111 @@
       <c r="X48">
         <v>3.5</v>
       </c>
       <c r="Z48">
         <v>69.7</v>
       </c>
       <c r="AA48">
         <v>1.22</v>
       </c>
       <c r="AB48">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC48">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="AF48" s="83">
         <v>2.3200000000000003</v>
       </c>
       <c r="AH48">
         <v>53</v>
       </c>
       <c r="AJ48" s="5" t="s">
         <v>164</v>
       </c>
       <c r="AK48" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL48" s="5" t="s">
         <v>586</v>
       </c>
       <c r="AM48" t="s">
         <v>762</v>
       </c>
       <c r="AN48" s="5">
         <v>2019</v>
       </c>
       <c r="AO48">
         <v>2485.7142857142858</v>
       </c>
       <c r="AP48">
         <v>2400</v>
       </c>
       <c r="AQ48">
         <v>20</v>
       </c>
       <c r="AR48" s="83">
         <v>62.857142857142861</v>
       </c>
       <c r="AT48">
         <v>12</v>
       </c>
       <c r="AU48">
         <v>250</v>
       </c>
       <c r="AW48" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="AY48" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ri.samarco.com/en/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="49" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B49" s="84" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>311</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E49" s="88">
         <v>-32.438000000000002</v>
       </c>
       <c r="F49" s="88">
         <v>141.149</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J49" s="78">
         <v>4415</v>
       </c>
       <c r="K49" s="78">
         <v>1882</v>
       </c>
       <c r="L49" s="78">
         <v>2005</v>
       </c>
       <c r="M49" s="78">
         <v>528</v>
       </c>
       <c r="N49" s="78">
         <v>2300</v>
       </c>
       <c r="O49" s="78"/>
       <c r="P49" s="78">
         <v>2300</v>
       </c>
       <c r="Q49" t="s">
         <v>156</v>
@@ -24731,117 +24759,117 @@
       <c r="AB49">
         <v>0.3</v>
       </c>
       <c r="AC49">
         <v>8.2000000000000007E-3</v>
       </c>
       <c r="AD49">
         <v>5.5999999999999999E-3</v>
       </c>
       <c r="AE49">
         <v>-2.66</v>
       </c>
       <c r="AF49" s="83">
         <v>4.1500000000000004</v>
       </c>
       <c r="AG49">
         <v>4</v>
       </c>
       <c r="AI49">
         <v>11.4</v>
       </c>
       <c r="AJ49" s="5" t="s">
         <v>247</v>
       </c>
       <c r="AK49" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL49" s="5" t="s">
         <v>579</v>
       </c>
       <c r="AM49" t="s">
         <v>578</v>
       </c>
       <c r="AN49">
         <v>2025</v>
       </c>
       <c r="AO49">
         <v>4960</v>
       </c>
       <c r="AP49">
         <v>1360</v>
       </c>
       <c r="AQ49">
         <v>10.93</v>
       </c>
       <c r="AR49" s="78">
         <v>75.91</v>
       </c>
       <c r="AS49" s="78">
         <v>138.37</v>
       </c>
       <c r="AT49">
         <v>12</v>
       </c>
       <c r="AU49">
         <v>257</v>
       </c>
       <c r="AV49" s="5" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="AW49" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="AY49" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="50" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="B50" s="84" t="s">
         <v>81</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>363</v>
       </c>
       <c r="D50" t="s">
         <v>55</v>
       </c>
       <c r="E50" s="88">
         <v>-30.044236999999999</v>
       </c>
       <c r="F50" s="88">
         <v>120.007453</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I50" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J50" s="78">
         <v>1269.7</v>
       </c>
       <c r="K50" s="78">
         <v>218.7</v>
       </c>
       <c r="L50" s="78">
         <v>997.1</v>
       </c>
       <c r="M50" s="78">
         <v>53.9</v>
       </c>
       <c r="N50" s="78">
         <v>236.6</v>
       </c>
       <c r="O50" s="78">
         <v>51.9</v>
       </c>
       <c r="P50" s="78">
         <v>184.7</v>
       </c>
@@ -24878,114 +24906,114 @@
       <c r="AB50">
         <v>0.1</v>
       </c>
       <c r="AC50">
         <v>0.02</v>
       </c>
       <c r="AD50">
         <v>0.6</v>
       </c>
       <c r="AE50">
         <v>-2.7</v>
       </c>
       <c r="AF50" s="83">
         <v>5</v>
       </c>
       <c r="AG50">
         <v>15</v>
       </c>
       <c r="AI50" s="89">
         <v>30.778924155312275</v>
       </c>
       <c r="AJ50" s="5" t="s">
         <v>219</v>
       </c>
       <c r="AK50" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL50" s="5" t="s">
         <v>560</v>
       </c>
       <c r="AM50" s="92" t="s">
         <v>771</v>
       </c>
       <c r="AN50" s="5">
         <v>2022</v>
       </c>
       <c r="AO50">
         <v>1460.7</v>
       </c>
       <c r="AP50">
         <v>816</v>
       </c>
       <c r="AQ50">
         <v>13</v>
       </c>
       <c r="AR50">
         <v>101.05</v>
       </c>
       <c r="AT50">
         <v>3</v>
       </c>
       <c r="AU50">
         <v>74</v>
       </c>
       <c r="AV50" s="5" t="s">
         <v>219</v>
       </c>
       <c r="AW50" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="AY50" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://hawsons.com.au/hawsons-iron-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="51" spans="1:51" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>361</v>
       </c>
       <c r="B51" t="s">
         <v>100</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>360</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="E51" s="88">
         <v>-26.127354</v>
       </c>
       <c r="F51" s="88">
         <v>116.31100000000001</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I51" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J51" s="78">
         <v>29.3</v>
       </c>
       <c r="K51" s="78">
         <v>24</v>
       </c>
       <c r="L51" s="78">
         <v>5.3</v>
       </c>
       <c r="M51" s="78"/>
       <c r="N51" s="78"/>
       <c r="O51" s="78"/>
       <c r="P51" s="78"/>
       <c r="Q51" t="s">
         <v>156</v>
       </c>
       <c r="R51" s="5" t="s">
         <v>237</v>
       </c>
       <c r="S51">
         <v>24.7</v>
@@ -25011,117 +25039,117 @@
       <c r="Z51">
         <v>70</v>
       </c>
       <c r="AA51">
         <v>1.78</v>
       </c>
       <c r="AB51">
         <v>0.39</v>
       </c>
       <c r="AC51">
         <v>2E-3</v>
       </c>
       <c r="AD51">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AF51" s="83">
         <v>2.17</v>
       </c>
       <c r="AH51">
         <v>150</v>
       </c>
       <c r="AJ51" s="5" t="s">
         <v>490</v>
       </c>
       <c r="AK51" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AL51" s="5" t="s">
         <v>567</v>
       </c>
       <c r="AM51" s="92" t="s">
         <v>793</v>
       </c>
       <c r="AN51" s="5">
         <v>2024</v>
       </c>
       <c r="AO51">
         <v>111</v>
       </c>
       <c r="AP51">
         <v>194</v>
       </c>
       <c r="AQ51">
         <v>32</v>
       </c>
       <c r="AR51">
         <v>118.63</v>
       </c>
       <c r="AS51">
         <v>194.37</v>
       </c>
       <c r="AT51">
         <v>2.4</v>
       </c>
       <c r="AU51">
         <v>17</v>
       </c>
       <c r="AV51" s="5" t="s">
         <v>568</v>
       </c>
       <c r="AW51" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="AY51" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="52" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>314</v>
       </c>
       <c r="B52" s="84" t="s">
         <v>316</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>313</v>
       </c>
       <c r="D52" t="s">
         <v>44</v>
       </c>
       <c r="E52" s="88">
         <v>-32.9565779717</v>
       </c>
       <c r="F52" s="88">
         <v>139.7123104325</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J52" s="78">
         <f t="shared" ref="J52" si="8">K52+L52+M52</f>
         <v>3837</v>
       </c>
       <c r="K52" s="78">
         <v>1973</v>
       </c>
       <c r="L52" s="78">
         <v>1864</v>
       </c>
       <c r="M52" s="78"/>
       <c r="N52" s="78">
         <f>O52+P52</f>
         <v>1977</v>
       </c>
       <c r="O52" s="78"/>
       <c r="P52" s="78">
         <v>1977</v>
       </c>
       <c r="Q52" t="s">
         <v>156</v>
@@ -25157,121 +25185,121 @@
       <c r="AB52" s="92">
         <v>0.4</v>
       </c>
       <c r="AC52" s="92">
         <v>0.02</v>
       </c>
       <c r="AD52" s="92">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AE52" s="92"/>
       <c r="AF52" s="83">
         <f t="shared" ref="AF52" si="9">AA52+AB52</f>
         <v>4.3</v>
       </c>
       <c r="AG52" s="92"/>
       <c r="AH52" s="92">
         <v>40</v>
       </c>
       <c r="AI52" s="92">
         <v>15.06</v>
       </c>
       <c r="AJ52" s="5" t="s">
         <v>451</v>
       </c>
       <c r="AK52" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="AL52" s="5" t="s">
         <v>544</v>
       </c>
       <c r="AM52" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="AN52" s="5">
         <v>2021</v>
       </c>
       <c r="AO52">
         <v>572</v>
       </c>
       <c r="AP52">
         <v>296</v>
       </c>
       <c r="AQ52" s="92">
         <v>14</v>
       </c>
       <c r="AR52" s="92">
         <f>3.03+4.48+0.87+0.86+24.4</f>
         <v>33.64</v>
       </c>
       <c r="AS52" s="92">
         <v>66</v>
       </c>
       <c r="AT52" s="92">
         <v>1.9</v>
       </c>
       <c r="AU52" s="92">
         <v>68</v>
       </c>
       <c r="AV52" s="5" t="s">
         <v>144</v>
       </c>
       <c r="AW52" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="AY52" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://athenaresources.com.au/byro-industrial-metals/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="53" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>366</v>
       </c>
       <c r="B53" s="84" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53" s="88">
         <v>-32.997999999999998</v>
       </c>
       <c r="F53" s="88">
         <v>137.15600000000001</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="J53" s="78">
         <f>K53+L53+M53</f>
         <v>1541</v>
       </c>
       <c r="K53" s="78"/>
       <c r="L53" s="78">
         <v>1541</v>
       </c>
       <c r="M53" s="78"/>
       <c r="N53" s="78">
         <f t="shared" ref="N53:N54" si="10">O53+P53</f>
         <v>0</v>
       </c>
       <c r="O53" s="78"/>
       <c r="P53" s="78"/>
       <c r="Q53" t="s">
         <v>156</v>
       </c>
       <c r="R53" s="5" t="s">
         <v>269</v>
       </c>
       <c r="S53">
         <v>30.4</v>
       </c>
@@ -25303,69 +25331,69 @@
       <c r="AJ53" s="5" t="s">
         <v>269</v>
       </c>
       <c r="AK53" t="s">
         <v>717</v>
       </c>
       <c r="AL53" s="5" t="s">
         <v>529</v>
       </c>
       <c r="AM53" t="s">
         <v>645</v>
       </c>
       <c r="AW53" t="s">
         <v>646</v>
       </c>
       <c r="AY53" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.magnetitemines.com/razorback-iron-ore-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="54" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>368</v>
       </c>
       <c r="B54" s="79" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>367</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" s="2">
         <v>-34.461426400000001</v>
       </c>
       <c r="F54" s="2">
         <v>135.79061970000001</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>67</v>
       </c>
       <c r="J54" s="78">
         <f>K54+L54+M54</f>
         <v>1245</v>
       </c>
       <c r="K54" s="78">
         <v>386</v>
       </c>
       <c r="L54" s="78">
         <v>848</v>
       </c>
       <c r="M54">
         <v>11</v>
       </c>
       <c r="N54" s="78">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q54" t="s">
         <v>156</v>
       </c>
       <c r="R54" s="5" t="s">
@@ -25754,97 +25782,97 @@
       <c r="B6" s="54" t="s">
         <v>612</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="55">
         <v>67</v>
       </c>
       <c r="E6" s="55">
         <v>2.5</v>
       </c>
       <c r="F6" s="55">
         <v>0.5</v>
       </c>
       <c r="G6" s="55">
         <v>0.03</v>
       </c>
       <c r="H6" s="55">
         <v>0.01</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>616</v>
       </c>
       <c r="B7" s="54" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C7" s="54"/>
       <c r="D7" s="55">
         <v>67.5</v>
       </c>
       <c r="E7" s="55">
         <v>1.5</v>
       </c>
       <c r="F7" s="55">
         <v>0.5</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>620</v>
       </c>
       <c r="H7" s="55"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>615</v>
       </c>
       <c r="B8" s="54" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="C8" s="54"/>
       <c r="D8" s="55">
         <v>65</v>
       </c>
       <c r="E8" s="55">
         <v>5</v>
       </c>
       <c r="F8" s="55">
         <v>0.35</v>
       </c>
       <c r="G8" s="55">
         <v>0.02</v>
       </c>
       <c r="H8" s="57">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>614</v>
       </c>
       <c r="B9" s="54" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="C9" s="54"/>
       <c r="D9" s="55">
         <v>63</v>
       </c>
       <c r="E9" s="55">
         <v>3.5</v>
       </c>
       <c r="F9" s="55">
         <v>3</v>
       </c>
       <c r="G9" s="55">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H9" s="55">
         <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="60"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A11" s="51" t="s">
         <v>629</v>
       </c>