--- v2 (2026-06-16)
+++ v3 (2026-08-18)
@@ -13,60 +13,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment2.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SBasirat\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDB084C9-4CBC-4178-9666-7B44AC899697}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{847A71FF-5973-4585-9664-B040668294E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="829" activeTab="1" xr2:uid="{9D5491A6-3D81-421F-BAFA-1361FA19AA15}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="829" xr2:uid="{9D5491A6-3D81-421F-BAFA-1361FA19AA15}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="15" r:id="rId1"/>
     <sheet name="Ironmaking value chain" sheetId="1" r:id="rId2"/>
     <sheet name="Magnetite desposits" sheetId="4" r:id="rId3"/>
     <sheet name="Potential DR-grade supply" sheetId="19" r:id="rId4"/>
     <sheet name="High-grade iron ore indices" sheetId="17" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ironmaking value chain'!$A$1:$S$31</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Magnetite desposits'!$A$1:$BF$85</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Potential DR-grade supply'!$A$1:$AX$54</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
@@ -989,51 +989,51 @@
 Comment:
     All figures converted to AUD</t>
       </text>
     </comment>
     <comment ref="P49" authorId="17" shapeId="0" xr:uid="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</t>
       </text>
     </comment>
     <comment ref="AR49" authorId="18" shapeId="0" xr:uid="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
       <text>
         <t xml:space="preserve">[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2539" uniqueCount="1274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2538" uniqueCount="1273">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Facility</t>
   </si>
   <si>
     <t>Fortescue</t>
   </si>
   <si>
     <t>Iron Bridge</t>
   </si>
   <si>
     <t>Karara Mining Limited</t>
   </si>
   <si>
     <t>CITIC Pacific Mining</t>
   </si>
   <si>
     <t>Grange Resources</t>
   </si>
   <si>
     <t xml:space="preserve">Longitude </t>
   </si>
   <si>
@@ -1093,53 +1093,50 @@
   <si>
     <t>Central Eyre Iron Project (CEIP)</t>
   </si>
   <si>
     <t>Middleback Ranges (expansion)</t>
   </si>
   <si>
     <t xml:space="preserve">Calix </t>
   </si>
   <si>
     <t>Zesty Green Iron</t>
   </si>
   <si>
     <t>NeoSmelt</t>
   </si>
   <si>
     <t>Rio Tinto</t>
   </si>
   <si>
     <t>BioIron</t>
   </si>
   <si>
     <t xml:space="preserve">GFG Alliance </t>
   </si>
   <si>
-    <t>Green Steel WA</t>
-[...1 lines deleted...]
-  <si>
     <t>Mid-West DRI</t>
   </si>
   <si>
     <t>Progressive Green Solutions (PGS)</t>
   </si>
   <si>
     <t xml:space="preserve">Greensteel Australia </t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Sino Iron</t>
   </si>
   <si>
     <t>SIMEC Mining</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Balla Balla</t>
   </si>
   <si>
     <t>Balmoral South</t>
@@ -2396,56 +2393,50 @@
     <t>BlueScope, BHP,  Rio Tinto, Woodside and Mitsui</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.riotinto.com/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.riotinto.com/en/news/stories/decarbonising-steel-making </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making </t>
   </si>
   <si>
     <t xml:space="preserve">https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.gfgalliance.com/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">https://www.greensteelwa.com.au/about-us/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://h2greensteel.com.au/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://h2greensteel.com.au/portfolio/green-iron/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/ </t>
   </si>
   <si>
     <t>Scoping</t>
   </si>
   <si>
     <t xml:space="preserve">https://pgsjv.com.au/projects/#green-iron </t>
   </si>
   <si>
     <t xml:space="preserve">https://pgsjv.com.au/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/ </t>
   </si>
   <si>
     <t xml:space="preserve">https://legacyiron.com.au/projects/mt-bevan/ </t>
   </si>
@@ -3549,53 +3540,50 @@
     <t>Extension Hill</t>
   </si>
   <si>
     <t xml:space="preserve">https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/#respond </t>
   </si>
   <si>
     <t xml:space="preserve">https://jobs.terramining.com.au/locations/extension-hill-mine </t>
   </si>
   <si>
     <t>In May of 2023, Terra Mining entered into contracts to operate the Extension Hill Magnetite mine in the Mid-West region of Western Australia outside Perenjori.
 The first dry magnetic separation facility started in February 2025 and the second plant started in November 2025.</t>
   </si>
   <si>
     <t>https://terramining.com.au/</t>
   </si>
   <si>
     <t>Mount Gibson mined hematite from the Extension Hill deposit. Terra mining started mining magnetite in 2023.</t>
   </si>
   <si>
     <t>The Mid-West Green Pellets and Green Iron HBI project is in the early stages of scoping. An MoU was signed to supply concentrate from Karara mine. Extension hill magnetite is also considered as a supplier of high grade iron ore. In September 2025, Thyssenkrupp Materials Trading has signed a non binding MoU to offtake 100% of green hydrogen-derived iron from PGS.</t>
   </si>
   <si>
     <t xml:space="preserve">https://tempestminerals.com/ </t>
   </si>
   <si>
-    <t>The Green Steel WA plant, when in operation will produce 2.5 million tonnes of low-emissions iron. The company is focusing on a scrap based facility in Collie, with a capacity of 0.4Mtpa. In 2025, the company signed MoUs with FIJV and Tempest Minerals to supply magnetite iron ore for its future ironmaking projects.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://investorhub.tempestminerals.com/announcements/6947910 </t>
   </si>
   <si>
     <t xml:space="preserve">https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f </t>
   </si>
   <si>
     <t xml:space="preserve">https://investorhub.tempestminerals.com/announcements/6951864 </t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Capex (US$ million dollars)</t>
   </si>
   <si>
     <t>NPV (US$ million dollars)</t>
   </si>
   <si>
     <t>Zanaga Iron Ore</t>
   </si>
   <si>
     <t>https://www.zanagairon.com/</t>
   </si>
   <si>
     <t>Republic of Congo</t>
@@ -4883,50 +4871,59 @@
     <t>https://api.investi.com.au/api/announcements/mgt/1af6e7b4-894.pdf</t>
   </si>
   <si>
     <t>Mid West Green Iron</t>
   </si>
   <si>
     <t>Mid West Green Iron Pty Ltd (Athena Resources Limited, Fenix Resources, Warradage energy)</t>
   </si>
   <si>
     <t>https://warradarge.com.au/warradarge-to-collaborate-on-mid-west-green-iron-project</t>
   </si>
   <si>
     <t>https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf </t>
   </si>
   <si>
     <t>Mid West Green Iron Pty Ltd (MWGI) is a joint venture between Athena Resources Limited, Fenix Resources, and Warradarge Energy. The partners aim to test an innovative technology at demonstration scale, with plans to expand capacity through a modular design. The first phase involves a single plant with a capacity of 40,000 tonnes/year, targeted for 2028. Over time, the project plans to scale up, reaching a total capacity of 240,000 tonnes/year. The project is currently at a very early stage of study and planning.</t>
   </si>
   <si>
     <t>The Byro Project, a small-scale development with 29.3Mt of magnetite resources, released its scoping study in May 2024, outlining plans to produce 5Mtpa of iron ore concentrate. Due to its modest size and relatively low capital requirements, it could reach FID in the future. Athena Mining has partnered with Terra Mining and Fenix Resources to fast-track potential production of premium magnetite concentrate. The aim is to develop the Narryer deposit to de-risk the future development of Byro South and FE1, while also generating operational learnings by 2028.</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.listcorp.com/asx/ahn/athena-resources-limited/news/strategic-joint-venture-to-accelerate-byro-development-3331943.html </t>
+  </si>
+  <si>
+    <t>The Green Steel WA plant, when in operation will produce 2.5 million tonnes of low-emissions iron. The company is focusing on a scrap based facility in Collie, with a capacity of 0.4Mtpa. In 2025, the company signed MoUs with FIJV and Tempest Minerals to supply magnetite iron ore for its future ironmaking projects. In June 2026, the company rebranded as Generation Steel and focused on establishing a scrap-EAF plant in Collie.</t>
+  </si>
+  <si>
+    <t>Generation Steel (former Green Steel WA)</t>
+  </si>
+  <si>
+    <t>https://www.generationsteel.com.au/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="d\ mmmm\ yyyy"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -5281,51 +5278,51 @@
     </border>
     <border>
       <left/>
       <right style="double">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -5536,50 +5533,51 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Heading 1 2" xfId="6" xr:uid="{B8784C3B-F68A-471F-982C-D9AEE1AC6FF7}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="5" xr:uid="{02F41C2F-7954-4C42-A4C9-BF2ED8355EFE}"/>
     <cellStyle name="Hyperlink 3" xfId="8" xr:uid="{A081F55C-28DB-4DF5-8A34-8F09CBB51894}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{217C42C3-BD79-4D5B-A912-956993BE240D}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{0B80AC62-063B-498D-8B16-DCF8FEAB68DB}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{ACF9B8E5-9D6E-4AB8-B3CD-75003262FC07}"/>
     <cellStyle name="Normal 5" xfId="9" xr:uid="{56003F5A-ECE2-451B-A301-66FC45A1D150}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6384,94 +6382,94 @@
     <text>Kiruna mine location was used.</text>
   </threadedComment>
   <threadedComment ref="AN48" dT="2025-07-23T01:33:37.64" personId="{CDBF32D8-88B8-4730-B322-73C1F2F39838}" id="{B7B9BDAE-EE95-4C74-90D2-4143EE321CA7}">
     <text>All figures converted to AUD</text>
   </threadedComment>
   <threadedComment ref="P49" dT="2026-01-07T03:07:55.77" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{0607D34C-B890-4ECE-AAE8-874D63AAEA3E}">
     <text>https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf</text>
     <extLst>
       <x:ext xmlns:xltc2="http://schemas.microsoft.com/office/spreadsheetml/2020/threadedcomments2" uri="{F7C98A9C-CBB3-438F-8F68-D28B6AF4A901}">
         <xltc2:checksum>574515055</xltc2:checksum>
         <xltc2:hyperlink startIndex="0" length="52" url="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf"/>
       </x:ext>
     </extLst>
   </threadedComment>
   <threadedComment ref="AR49" dT="2026-01-07T02:30:39.27" personId="{B810B5FE-EA40-4DAE-90D2-11375CCDF5BB}" id="{8D06BFD6-D436-4A4E-A74D-87FEC87700CF}">
     <text xml:space="preserve">C1 cost of $US 49.34 and CFR cost of $US 89.94 per dry metric tonne (dmt). </text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-mines-petroleum-and-exploration/types-of-approvals" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbasirat@ieefa.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mrt.tas.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/resources-regulator" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qrc.org.au/advocacy/resources/approvals-process-and-flowcharts/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greensteelwa.com.au/about-us/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/strategic-joint-venture-to-accelerate-byro-development-3331943.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/stories/decarbonising-steel-making" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/our-history/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2022/rio-tintos-bioiron-proves-successful-for-low-carbon-iron-making" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2024/02/SIMEC-Mining-Magnetite-Expansion-Project-2-Project-Introduction-April-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/2547020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhp.com/news/media-centre/releases/2025/06/neosmelt-welcomes-federal-government-support-and-signs-two-new-participants" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/portfolio/green-iron/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/articles/fortescue-starts-works-on-green-metal-project" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.whyalla.sa.gov.au/our-city/about-us/history-1910-1940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02965298.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project/definitive-feasibility" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bluescope.com/news/BlueScope-BHP-and-Rio-Tinto-select-WA-for-Australia-s-largest-ironmaking-ESF-pilot-plant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/projects/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/processing/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/wp-content/uploads/sites/4/2025/02/Middleback-Range-News-February-2025-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pgsjv.com.au/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2025/08/Quarterly-Activities-Report-period-ended-30-June-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/china-s-citic-blames-clive-palmer-as-it-slashes-wa-mine-production-20240215-p5f5as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-joint-development-agreement-with-rio-tinto-to-provide-over-35m-of-value-for-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/strategic-joint-venture-to-accelerate-byro-development-3331943.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/assets/2024/05/Calix-Zesty-Tech-%E2%80%93-Zero-Emissions-Iron-and-Steel-study-and-final-reports.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/stories/liberty-steel-in-whyalla-announces-the-phase-out-of-coal-based-steelmaking-with-purchase-of-a-low-carbon-emissions-electric-arc-furnace/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terramining.com.au/2025/11/19/terra-mining-successfully-commissions-second-magnetic-separation-processing-plant-at-extension-hill/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/AHN/03073122.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02949158.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elementzero.green/technology/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2024/rio-tinto-to-develop-bioiron-rd-facility-in-western-australia-to-test-low-carbon-steelmaking" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121018/pdf/429gqj1mh59044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/news/calix-executes-44-9m-arena-grant-zesty-green-iron-demonstration-plant/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arena.gov.au/projects/project-neosmelt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h2greensteel.com.au/greensteel-australia-places-1-6b-order-with-danieli-group-for-fabrication-of-next-generation-steel-mill/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dme.nt.gov.au/news/2025/maiden-magnetite-shipment-leaves-nt-bound-for-asia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfgalliance.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2025/rio-tinto-partners-with-calix-to-test-low-emissions-steel-making-in-western-australia-pauses-bioiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.terramining.com.au/locations/extension-hill-mine" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calix.global/iron-steel/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiron.com.au/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110622/pdf/01191176.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/projects/yarraloola/yarraloola-ashburton/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/__data/assets/pdf_file/0006/1168548/20250307-Central-Iron-Pty-Lt~-Mining-lease-proposal-rev2.PDF" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/wp-content/uploads/2024/09/EFE-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mt-forrest-project" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2025/06/Forward-Program-May-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/broula-magnetite-mine/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20100216/pdf/01037712.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/ridley-magnetite-project" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140929/pdf/01556876.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/canegrass-battery-minerals-project/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121126/pdf/42bgzdm703yb4r.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220511/pdf/458x3lrqnq5kh6.pdf?utm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/news/2024-02-09/elmore-voluntary-administration-peko-mine-operator-tennant-creek/103445070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-02049769-6A909994&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02914575.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vizmap.com.au/NRM/Commodities/493456.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/jack-hills-expansion-project" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.asp?mineid=mn1149" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hfw.com/insights/clive-palmer-v-the-commonwealth-of-australia/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/cproot/1212/3/20250115-Investor-Presentation-Re-release-MERGED-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/8/ML_NUM/M47%2F1436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtgibsoniron.com.au/wp-content/uploads/060221-Extension-Hill-Magnetite-Project.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/yalgoo/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peakiron.com/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130130/pdf/42cnvwclhdpyqv.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/?utm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150616/pdf/42z70yl5tjn54v.pdf?utm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/costs.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/33dd81f6-e660-468a-9dbe-780e154509da/downloads/ee7d5a97-9790-4fbf-91f8-400507d5f580/FIJV%20Yogi%20Project_Environmental%20Management%20Pla.pdf?ver=1746509983453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/olaryflatsproject" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/community-engagement-opportunities/wilcherry-weednanna-gold-and-iron-project" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/project/perenjori-iron-ore/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110606/pdf/01186755.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buxtonresources.com.au/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/environmental-milestone-wa-approval-for-yogi-management-plan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/jack-hills/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/Referral_Documentation/PRE09191%2001%20Irvine%20Island%20Explanatory%20document%20for%20referral%20Rev%200.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130521/pdf/42g07m6wr47z7b.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/nowa-nowa/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/059dc88b-f7fa-40bb-8d98-fc25751959a1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/operations/southdown" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reedylagoon.com.au/wp-content/uploads/2018/07/ASX_13-07-31_13-Q2-Activities5B.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/projects/far-north-magnetite-resource/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200831/pdf/02274551.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120305/pdf/424tngsfvczpzz.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/grants" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forwardmining.com.au/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6947910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.extensionhill.com.au/Projects/ExtensionHillMagnetiteProject.aspx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/haw/hawthorn-resources/news/lcy-mt-bevan-magnetite-jv-approves-forward-works-program-3087271.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/our-business/mining/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120606/pdf/426phn96fw93y0.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/_files/ugd/0bf8d0_e61a9a04b81244bdab48ec7518349637.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/maldorky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/balla-balla-magnetite-mining-project-s46-2224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6951864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/mining/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/lodestone-mines-olary-flats-project?utm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drillhole.pir.sa.gov.au/MineralDepositDetails.aspx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20080205/pdf/00809572.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20210726/pdf/02398977.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2024/05/Broula-Mine-Annual-Report-17-May-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/fijv-has-signed-an-mou-with-green-iron-and-steel-australia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20130308/pdf/01389842.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/jorc-resource.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20190424/pdf/444hwnkwc2t046.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/maldorky-iron-ore-project?utm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mid-west-shared-infrastructure-project?utm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agilemining.com.au/services" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20170418/pdf/01848360.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.tas.gov.au/Documents/Shree%20Minerals%20Ltd,%20Nelson%20Bay%20River%20Mine,%20Northwest%20Tasmania%20-%20Proposal%20Description.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacyiron.com.au/projects/mt-bevan/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/acs/7e8f67eb-005e-11f0-9dde-fa1e67b8f469.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02860241.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/PER_documentation/A1677_R1340_PER_Appendix%20A%20PEMP%20081219.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/page/mt_oscar_iron_ore_project.html?" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110411/pdf/41xzkmkwm6grmn.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/ridley-magnetite/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allianceresources.com.au/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20230929/pdf/05vg8jsdgfxtnp.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlasiron.com.au/atlas-iron-defers-ridley-investment-call-as-onerous-approvals-slow-gina-rineharts-foray-into-magnetite/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/muster-dam-iron-ore-project" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20101123/pdf/01123710.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/blue-hills-dso-hematite/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ctn/catalina-resources-ltd/news/nbr-dso-iron-ore-project-permitting-advances-2910424.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/acs/announcements/magnetite-range-project-commencement-of-pfs-6A1265433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20240716/pdf/065m4bxtsd5m3b.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-scoping-study-demonstrates-development-potential-XX637657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/projects/western-australia-australia/yerecoin-iron-project/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarmetals.com.au/page/mt_oscar_iron_ore_project.html?utm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/grr/grange-resources/news/southdown-pfs-results-and-resource-and-amp-reserve-statement-3177990.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/projects/nowa-nowa-iron/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/mount-gibson-iron-ore-mine-and-infrastructure-project" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/wp-content/uploads/2021/05/SRN-2021-06-22-ASX-Release-Scoping-Study-Confirms-Potential.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110622/pdf/01191176.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/projects/yarraloola/yarraloola-ashburton/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/__data/assets/pdf_file/0006/1168548/20250307-Central-Iron-Pty-Lt~-Mining-lease-proposal-rev2.PDF" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/wp-content/uploads/2024/09/EFE-Annual-Report-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mt-forrest-project" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2025/06/Forward-Program-May-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/broula-magnetite-mine/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-magnetite-project-snaefell-concept-study-completed-XX601429" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20100216/pdf/01037712.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/ridley-magnetite-project" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140929/pdf/01556876.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/canegrass-battery-minerals-project/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralogy.com.au/projects/balmoral-south/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121126/pdf/42bgzdm703yb4r.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220511/pdf/458x3lrqnq5kh6.pdf?utm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/news/2024-02-09/elmore-voluntary-administration-peko-mine-operator-tennant-creek/103445070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saemc.com.au/wp-content/uploads/2022/12/Session-4-01-Geoff-Johnson-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-02049769-6A909994&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02914575.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en/what-we-do/our-operations/iron-bridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vizmap.com.au/NRM/Commodities/493456.htm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/jack-hills-expansion-project" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.asp?mineid=mn1149" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hfw.com/insights/clive-palmer-v-the-commonwealth-of-australia/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/cproot/1212/3/20250115-Investor-Presentation-Re-release-MERGED-.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/8/ML_NUM/M47%2F1436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czrresources.com/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtgibsoniron.com.au/wp-content/uploads/060221-Extension-Hill-Magnetite-Project.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/yalgoo/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peakiron.com/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130130/pdf/42cnvwclhdpyqv.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/?utm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/P_Magnetite.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150616/pdf/42z70yl5tjn54v.pdf?utm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/costs.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/33dd81f6-e660-468a-9dbe-780e154509da/downloads/ee7d5a97-9790-4fbf-91f8-400507d5f580/FIJV%20Yogi%20Project_Environmental%20Management%20Pla.pdf?ver=1746509983453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/our-operation" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/olaryflatsproject" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingmines.com/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/community-engagement-opportunities/wilcherry-weednanna-gold-and-iron-project" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/project/perenjori-iron-ore/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/koolanooka-magnetite/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110606/pdf/01186755.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buxtonresources.com.au/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/environmental-milestone-wa-approval-for-yogi-management-plan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/jack-hills/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/Referral_Documentation/PRE09191%2001%20Irvine%20Island%20Explanatory%20document%20for%20referral%20Rev%200.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130521/pdf/42g07m6wr47z7b.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/nowa-nowa/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/059dc88b-f7fa-40bb-8d98-fc25751959a1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/operations/southdown" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reedylagoon.com.au/wp-content/uploads/2018/07/ASX_13-07-31_13-Q2-Activities5B.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yggroup.com.au/projects/far-north-magnetite-resource/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200831/pdf/02274551.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120305/pdf/424tngsfvczpzz.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/grants" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forwardmining.com.au/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6947910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.extensionhill.com.au/Projects/ExtensionHillMagnetiteProject.aspx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/haw/hawthorn-resources/news/lcy-mt-bevan-magnetite-jv-approves-forward-works-program-3087271.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenix.com.au/our-business/mining/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120606/pdf/426phn96fw93y0.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/_files/ugd/0bf8d0_e61a9a04b81244bdab48ec7518349637.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/project-information/history-of-deposit-exploration/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/projects/Peak-Hill-Iron-Project" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/maldorky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/balla-balla-magnetite-mining-project-s46-2224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investorhub.tempestminerals.com/announcements/6951864" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kararamining.com.au/mining/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/lodestone-mines-olary-flats-project?utm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drillhole.pir.sa.gov.au/MineralDepositDetails.aspx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20080205/pdf/00809572.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20210726/pdf/02398977.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://karawara.com.au/wp-content/uploads/2024/05/Broula-Mine-Annual-Report-17-May-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fortescue.com/en" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/yogi-magnetite-mine/f/fijv-has-signed-an-mou-with-green-iron-and-steel-australia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20130308/pdf/01389842.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/jorc-resource.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20190424/pdf/444hwnkwc2t046.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/maldorky-iron-ore-project?utm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lodestoneiron.com.au/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/projects/mid-west-shared-infrastructure-project?utm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agilemining.com.au/services" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leic.com.au/projects/project-timeline.aspx?" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20170418/pdf/01848360.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.tas.gov.au/Documents/Shree%20Minerals%20Ltd,%20Nelson%20Bay%20River%20Mine,%20Northwest%20Tasmania%20-%20Proposal%20Description.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.junominerals.com.au/projects/mount-ida-magnetite-project" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legacyiron.com.au/projects/mt-bevan/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/acs/7e8f67eb-005e-11f0-9dde-fa1e67b8f469.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/CZR/02860241.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20111108/pdf/01238683.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/sites/default/files/PER_documentation/A1677_R1340_PER_Appendix%20A%20PEMP%20081219.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarresources.com.au/page/mt_oscar_iron_ore_project.html?" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/projects/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fijv.au/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://speedwaymagnetite.weebly.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmoreltd.com.au/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20110411/pdf/41xzkmkwm6grmn.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmetals.com.au/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tasmines.com.au/about" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanroy.com.au/projects/ridley-magnetite/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accentresources.com.au/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citicpacificmining.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://allianceresources.com.au/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtalexanderironore.com.au/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/projects/cape-lambert/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aust-sino.com/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20230929/pdf/05vg8jsdgfxtnp.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlasiron.com.au/atlas-iron-defers-ridley-investment-call-as-onerous-approvals-slow-gina-rineharts-foray-into-magnetite/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/muster-dam-iron-ore-project" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20101123/pdf/01123710.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/projects/blue-hills-dso-hematite/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/ctn/catalina-resources-ltd/news/nbr-dso-iron-ore-project-permitting-advances-2910424.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalinaresources.com.au/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangeresources.com.au/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/acs/announcements/magnetite-range-project-commencement-of-pfs-6A1265433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20240716/pdf/065m4bxtsd5m3b.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20150918/pdf/431f68b3p86hln.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.northern-iron.com.au/projects" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marketindex.com.au/asx/ida/announcements/mt-woods-scoping-study-demonstrates-development-potential-XX637657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://burleyminerals.com.au/projects/western-australia-australia/yerecoin-iron-project/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oscarmetals.com.au/page/mt_oscar_iron_ore_project.html?utm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tempestminerals.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/grr/grange-resources/news/southdown-pfs-results-and-resource-and-amp-reserve-statement-3177990.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.havilah-resources.com.au/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternresources.com.au/projects/nowa-nowa-iron/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smcl.com.au/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.wa.gov.au/proposals/mount-gibson-iron-ore-mine-and-infrastructure-project" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/ieefa.org/no-link-available/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surefireresources.com.au/wp-content/uploads/2021/05/SRN-2021-06-22-ASX-Release-Scoping-Study-Confirms-Potential.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/mining/baniaka/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/d1756a00-61f8-42ab-976b-95e3740a3f3c/Rule-Symposium-Presentation-July-2025.pdf?Platform=ListPage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/projects/amapa-iron/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/en/products/semi-finished-products/iron-ore-concentrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250704/pdf/06lh9vw8ljkdd2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/en" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/0c0a8c01-3cfc-4948-93b7-9cfc3e06c3f6/Jambreiro-Testwork-Successfully-Produces-DR-Pellet-Feed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minergyresources.com/bahia.php" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironore.ca/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en/nos-mines" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Investors.asp.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/our-business/operations" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-rio.dataweavers.io/-/media/content/documents/invest/reserves-and-resources/rt-mineral-resources-ore-reserves-updates-ar2023.pdf?rev=0d170288845c4ea3814ddc5b36b9391a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/cle/6f8e886b-bba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/project/simandou-north-iron-project/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/resources-reserves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Lake_St_Joseph.asp.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/about-us/our-history/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/site/assets/files/7122/high_tide_resources_ni_43-101_report_labrador_west_iron_project_final_2023.pdf?17iokk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/43cc4df4-42d5-496b-916e-250a473385f8/MagIron%20Press%20Release%20First%20Pellets_FINAL.pdf?ver=1768426688678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/operation/mary-river-mine/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/wp-content/uploads/2024/08/CMP_ENG_Cap1_Desarrollo-del-negocio-minero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/about-us/resources-and-mines/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/2015-11_DanieliCentroMetallics.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legendmining.com.au/reports/ASX20110526_AGMPresentation.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyclonemetals.au/iron-bear/overview/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/presentations/corporate-presentation.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/projects/mont-sorcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/amapa-iron-ore-project-update/16781073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/grangesberg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/dri-pellet-feed/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom.championiron.com/2025-12-21-CHAMPION-IRON-TO-LAUNCH-CASH-TENDER-OFFER-TO-ACQUIRE-RANA-GRUBER,-RECEIVES-FINANCIAL-SUPPORT-FROM-LA-CAISSE-AND-A-TERM-LOAN-COMMITMENT-FROM-SCOTIABANK" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/projects/lac-otelnuk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/2762ddc83ab8e1b9d54937ed7c8608cb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/projects/labrador-west/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/pdfs/oceanic-tech-report-20200131.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/updated-pfs-economic-study-delivers-increased-npv/16791904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1211" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/feasibility-study/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement-preview/asx/3a69b758bb2f0377639a4a5c2cf30e3e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srk.com/en/publications/technical-reports-for-corumba-43-101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woodplc.com/news/latest-press-releases/2025/wood-secures-contract-on-early-cameroon-mining-project" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2023/simandou-iron-ore-project-update" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/project-overview/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/fortescue-aims-for-2030-debut-in-african-iron-ore-20251222-p5npgu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/mining/metallurgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/wp-content/uploads/2026/01/MetalQuest-Mining-Corporate-Presentation-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/d1e9ab5b2fb2b8396463691b4e05f3a4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/content/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendmining.com.au/reports/2011AprilMinelifeArticle.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/operations/africa/simandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/e3641ba966593a7d219494ed57a50219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/documents/investor-day-presentation/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/Projects/Mont_Sorcier/VONE-PEA-SEPT2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250923/pdf/06pk6crv4jnk50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.euronext.com/api/PublicAnnouncements/RISDocument/Metinvest_JORC%202021%20Results_27%20April%202022.pdf?id=db8b9841-279d-4ace-9c4d-5fd20d20abe8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/verksamhet/vara-omraden/blotberget/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/media-centre/news-releases/baffinland-moves-forward-with-steensby-component-of-the-mary-river-project--cleared-to-begin-construction" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.mfn.se/22e289d6-fbea-4433-b9f7-16c20e73b5d0/grangex-investor-pres-f.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/investors/presentations/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/pdf/Presentations/2025/Mont-Sorcier-Presentation-v1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20230117/pdf/02621615.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/key-environmental-approvals-secured-liberia/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/components/com_gdwgestion/download.php?fileid=406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/lac-virot-project/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/brazil-iron-announces-1-7-billion-tonne-ni-43-101-resource-strengthening-foundation-for-5-mtpa-hbi-project/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.mediaflowportal.com/documents/folder/231556/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/2e7b4551-f83a-4d4f-9737-0e1649c8fc26/MagIron%20Announces%20Completion%20of%20Feasibility%20St.pdf?v=021508?ver=1768426688799%20https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?v=021508?ver=1768426688799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/mining/baniaka/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/d1756a00-61f8-42ab-976b-95e3740a3f3c/Rule-Symposium-Presentation-July-2025.pdf?Platform=ListPage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/projects/amapa-iron/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/en/products/semi-finished-products/iron-ore-concentrate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02859106.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250704/pdf/06lh9vw8ljkdd2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/en" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/pdf/0c0a8c01-3cfc-4948-93b7-9cfc3e06c3f6/Jambreiro-Testwork-Successfully-Produces-DR-Pellet-Feed.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minergyresources.com/bahia.php" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/projects/sweden/kallak/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.samarco.com/en/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.listcorp.com/asx/hio/hawsons-iron-limited/news/hawsons-drilling-program-and-resource-update-completed-3046964.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/b65c1415-9fc.pdf?utm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironore.ca/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?ver=1768426688799" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mines-infrastructure-arcelormittal.com/en/nos-mines" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Investors.asp.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/our-business/operations" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-rio.dataweavers.io/-/media/content/documents/invest/reserves-and-resources/rt-mineral-resources-ore-reserves-updates-ar2023.pdf?rev=0d170288845c4ea3814ddc5b36b9391a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/cle/6f8e886b-bba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/project/simandou-north-iron-project/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/resources-reserves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/s/Lake_St_Joseph.asp.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/about-us/our-history/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/site/assets/files/7122/high_tide_resources_ni_43-101_report_labrador_west_iron_project_final_2023.pdf?17iokk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/03038544.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/43cc4df4-42d5-496b-916e-250a473385f8/MagIron%20Press%20Release%20First%20Pellets_FINAL.pdf?ver=1768426688678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamin.com.br/en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/operation/mary-river-mine/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/wp-content/uploads/2024/08/CMP_ENG_Cap1_Desarrollo-del-negocio-minero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/about-us/resources-and-mines/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/2015-11_DanieliCentroMetallics.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/byro-industrial-metals/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kami.ca/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arrowminerals.com.au/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/index.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legendmining.com.au/reports/ASX20110526_AGMPresentation.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyclonemetals.au/iron-bear/overview/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/presentations/corporate-presentation.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/projects/mont-sorcier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/amapa-iron-ore-project-update/16781073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/grangesberg/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/dri-pellet-feed/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/results-centre-and-presentations/anglo-american-hy25-results-presentation.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom.championiron.com/2025-12-21-CHAMPION-IRON-TO-LAUNCH-CASH-TENDER-OFFER-TO-ACQUIRE-RANA-GRUBER,-RECEIVES-FINANCIAL-SUPPORT-FROM-LA-CAISSE-AND-A-TERM-LOAN-COMMITMENT-FROM-SCOTIABANK" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/ahn/3f46d6d7-d004-11ec-8084-8277c9a3b1ab.pdf?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/minerals-and-mining/mining/major-projects-and-mining-activities/major-operating-and-approved-mines/middleback-ranges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2023/10/cia-technical-report-ni-43-101-2023-3813138-000000-40-era-0002-r00.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/projects/lac-otelnuk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/2762ddc83ab8e1b9d54937ed7c8608cb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jindalresources.com/company-camina-sa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/wp-content/uploads/2026/01/Beowulf-Corporate-Presentation-Q1-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/projects/labrador-west/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clients2.weblink.com.au/news/pdf_1%5C02967070.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/_resources/pdfs/oceanic-tech-report-20200131.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/GEN/02953348.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.londonstockexchange.com/news-article/KDNC/updated-pfs-economic-study-delivers-increased-npv/16791904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2025/01/DFS-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1211" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/project/bloom-lake/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/the-zanaga-project/feasibility-study/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gfgalliancewhyalla.com/about-us/mining/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement-preview/asx/3a69b758bb2f0377639a4a5c2cf30e3e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/mfn_news/uppdatering-kring-utvecklingen-av-blotbergsprojektet-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srk.com/en/publications/technical-reports-for-corumba-43-101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woodplc.com/news/latest-press-releases/2025/wood-secures-contract-on-early-cameroon-mining-project" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/news/releases/2023/simandou-iron-ore-project-update" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmp.cl/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/project-overview/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadenceminerals.com/wp-content/uploads/2026/01/Cadence-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/en" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/companies/mining/fortescue-aims-for-2030-debut-in-african-iron-ore-20251222-p5npgu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmel.com.au/site/projects-and-products/mining/metallurgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaunisiron.se/en/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/03/NR-Mineral-Reserve-Statement_Final_TSXV-15-March-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivindoiron.ga/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metalquestmining.com/wp-content/uploads/2026/01/MetalQuest-Mining-Corporate-Presentation-Jan-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/d1e9ab5b2fb2b8396463691b4e05f3a4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takamul.mr/en/about-us/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhgmining.com.br/en/operations/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/content/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendmining.com.au/reports/2011AprilMinelifeArticle.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snim.com/sites/default/files/SNIM-Annual%20report%202023_En.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/projects/25-central-eyre-iron-project/mlp-eis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magnetitemines.com/razorback-iron-ore-project" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riotinto.com/en/operations/africa/simandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angleseymining.co.uk/wp-content/uploads/2022/07/AYM_RNS_Grangesberg_PFS_results.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.sharelinktechnologies.com/announcement/asx/e3641ba966593a7d219494ed57a50219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zanagairon.com/documents/investor-day-presentation/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QYpi4MknA1R9oUfh4Q7YvP97mrJFV5VG/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.com/en/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portergeo.com.au/database/mineinfo.php?mineid=mn1158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/25/Baniaka-PFS-11162022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miningreporters.com/noticia/news/2025/10/erg-weighs-offers-bamin-iron-ore-project-brazil-2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.arcelormittal.com/media/shgb4sw5/arcelor-mittal-fact-book-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/wp-content/uploads/CMD-2025_-Presentation.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/wp-content/uploads/2025/02/NI43_101_for-the-LacVirot-Project_FINAL_FEB-19-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lincolnminerals.com.au/projects/green-iron-magnetite-project/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/Projects/Mont_Sorcier/VONE-PEA-SEPT2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20250923/pdf/06pk6crv4jnk50.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamerican.com/~/media/Files/A/Anglo-American-Group-v9/PLC/investors/annual-reporting/2024/anglo-american-ore-reserves-and-mineral-resources-report-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.euronext.com/api/PublicAnnouncements/RISDocument/Metinvest_JORC%202021%20Results_27%20April%202022.pdf?id=db8b9841-279d-4ace-9c4d-5fd20d20abe8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/guinea/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/IRD/02079052.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20210705/pdf/44y0fwc23vzhn0.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nordiciron.se/verksamhet/vara-omraden/blotberget/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baffinland.com/media-centre/news-releases/baffinland-moves-forward-with-steensby-component-of-the-mary-river-project--cleared-to-begin-construction" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minedocs.com/26/Casa-de-Pedra-TRS-FINAL-10202022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ranagruber.no/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centuryglobal.ca/projects/full-moon-project/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.mfn.se/22e289d6-fbea-4433-b9f7-16c20e73b5d0/grangex-investor-pres-f.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hightideresources.com/investors/presentations/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vale.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerradogold.com/images/pdf/Presentations/2025/Mont-Sorcier-Presentation-v1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspecthuntley.com.au/asxdata/20230117/pdf/02621615.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://announcements.asx.com.au/asxpdf/20151126/pdf/433bsghfwl7x7r.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.angloamericankumba.com/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metinvestholding.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magironusa.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genmingroup.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ivanhoeatlantic.com/key-environmental-approvals-secured-liberia/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centaurus.com.au/site/PDF/e4290ac9-e55d-4ff9-893c-d4708aecb9bf/JambreiroPreFeasibilityStudyannouncement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barlowmetal.ca/components/com_gdwgestion/download.php?fileid=406" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/53207d1c-63b4-48f1-96b7-19869fae19fe/52596bfd-eed8-6b4a-ce2d-6e4bc02d7353?origin=2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hawsons.com.au/hawsons-iron-project/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.investi.com.au/api/announcements/mgt/d8765f08-e90.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://redparamount.ca/lac-virot-project/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braziliron.com.br/en/brazil-iron-announces-1-7-billion-tonne-ni-43-101-resource-strengthening-foundation-for-5-mtpa-hbi-project/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rockexmining.com/i/pdf/Technical-Report-Oct2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oceanicironore.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grangex.se/en/wp-content/uploads/sites/2/2021/10/sydvaranger-drift-as-dfs-exec-summary.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centuryglobal.ca/wp-content/uploads/2015/10/TR_PEA_2015-04-14_FullMoon.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackiron.com/wp-content/uploads/2021/07/202003-Black-Iron-Amended-PEA.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkab.mediaflowportal.com/documents/folder/231556/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beowulfmining.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.championiron.com/wp-content/uploads/2024/03/2024-03-14-champion-iron-pre-feasibility-study-for-the-kamistiatusset-kami-iron-ore-property.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/2e7b4551-f83a-4d4f-9737-0e1649c8fc26/MagIron%20Announces%20Completion%20of%20Feasibility%20St.pdf?v=021508?ver=1768426688799%20https://img1.wsimg.com/blobby/go/361b3a26-41ef-4cf5-a8fa-3bd92d5dc622/downloads/54edfe9b-40fc-4735-a4e1-7594430c4cee/24-001%20MagIron%20(Plant%204)%20Executive%20Summary%2013%20.pdf?v=021508?ver=1768426688799" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athenaresources.com.au/wp-content/uploads/2024/05/Athena-Scoping-Study-May-2024-web8893-1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spglobal.com/commodityinsights/PlattsContent/_assets/_files/en/our-methodology/methodology-specifications/global_iron_ore.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fastmarkets.com/methodology/metals/iron-ore-indices/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F05C6BD-C4A0-4569-83A5-962029335EA3}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Z84"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="27" style="7" customWidth="1"/>
     <col min="3" max="3" width="32" style="7" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="7"/>
     <col min="6" max="8" width="14.28515625" style="7" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="7"/>
     <col min="10" max="10" width="15.42578125" style="7" customWidth="1"/>
     <col min="11" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="8"/>
       <c r="B2" s="44" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="10"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
@@ -6485,111 +6483,111 @@
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="12"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
     </row>
     <row r="4" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="13" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C4" s="14">
         <v>2</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="12"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
     </row>
     <row r="5" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="13" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C5" s="15">
         <v>46086</v>
       </c>
       <c r="E5" s="16"/>
       <c r="J5" s="17"/>
     </row>
     <row r="6" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="18"/>
       <c r="C6" s="19"/>
       <c r="E6" s="16"/>
       <c r="J6" s="17"/>
     </row>
     <row r="7" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="20" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C7" s="21"/>
       <c r="D7" s="22"/>
       <c r="E7" s="23"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="24"/>
     </row>
     <row r="8" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="111" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="C8" s="112"/>
       <c r="D8" s="112"/>
       <c r="E8" s="112"/>
       <c r="F8" s="112"/>
       <c r="G8" s="112"/>
       <c r="H8" s="112"/>
       <c r="I8" s="112"/>
       <c r="J8" s="113"/>
     </row>
     <row r="9" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="111"/>
       <c r="C9" s="112"/>
       <c r="D9" s="112"/>
       <c r="E9" s="112"/>
       <c r="F9" s="112"/>
       <c r="G9" s="112"/>
       <c r="H9" s="112"/>
       <c r="I9" s="112"/>
       <c r="J9" s="113"/>
     </row>
     <row r="10" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="111"/>
       <c r="C10" s="112"/>
       <c r="D10" s="112"/>
@@ -6657,730 +6655,730 @@
     </row>
     <row r="16" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="111"/>
       <c r="C16" s="112"/>
       <c r="D16" s="112"/>
       <c r="E16" s="112"/>
       <c r="F16" s="112"/>
       <c r="G16" s="112"/>
       <c r="H16" s="112"/>
       <c r="I16" s="112"/>
       <c r="J16" s="113"/>
     </row>
     <row r="17" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="111"/>
       <c r="C17" s="112"/>
       <c r="D17" s="112"/>
       <c r="E17" s="112"/>
       <c r="F17" s="112"/>
       <c r="G17" s="112"/>
       <c r="H17" s="112"/>
       <c r="I17" s="112"/>
       <c r="J17" s="113"/>
     </row>
     <row r="18" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="20" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="25"/>
       <c r="E18" s="23"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="24"/>
     </row>
     <row r="19" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="26" t="s">
+        <v>425</v>
+      </c>
+      <c r="C19" s="27" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="J19" s="17"/>
     </row>
     <row r="20" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="28" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C20" s="29" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D20" s="29"/>
       <c r="J20" s="17"/>
     </row>
     <row r="21" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="28" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C21" s="29" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D21" s="29"/>
       <c r="J21" s="17"/>
     </row>
     <row r="22" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="28" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C22" s="29" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D22" s="29"/>
       <c r="J22" s="17"/>
     </row>
     <row r="23" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="28"/>
       <c r="C23" s="30" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D23" s="29"/>
       <c r="J23" s="17"/>
     </row>
     <row r="24" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="28"/>
       <c r="C24" s="30" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="D24" s="29"/>
       <c r="J24" s="17"/>
     </row>
     <row r="25" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31"/>
       <c r="C25" s="30" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D25" s="29"/>
       <c r="J25" s="17"/>
     </row>
     <row r="26" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="31"/>
       <c r="C26" s="30" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="D26" s="29"/>
       <c r="J26" s="17"/>
     </row>
     <row r="27" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="73" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C27" s="29" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D27" s="29"/>
       <c r="J27" s="17"/>
     </row>
     <row r="28" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31"/>
       <c r="C28" s="30"/>
       <c r="D28" s="29"/>
       <c r="J28" s="17"/>
     </row>
     <row r="29" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31"/>
       <c r="C29" s="30"/>
       <c r="D29" s="29"/>
       <c r="J29" s="17"/>
     </row>
     <row r="30" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="20" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="25"/>
       <c r="E30" s="23"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="24"/>
     </row>
     <row r="31" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="117" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C31" s="118"/>
       <c r="D31" s="118"/>
       <c r="E31" s="118"/>
       <c r="F31" s="118"/>
       <c r="G31" s="118"/>
       <c r="H31" s="118"/>
       <c r="I31" s="118"/>
       <c r="J31" s="119"/>
     </row>
     <row r="32" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="117"/>
       <c r="C32" s="118"/>
       <c r="D32" s="118"/>
       <c r="E32" s="118"/>
       <c r="F32" s="118"/>
       <c r="G32" s="118"/>
       <c r="H32" s="118"/>
       <c r="I32" s="118"/>
       <c r="J32" s="119"/>
     </row>
     <row r="33" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="117"/>
       <c r="C33" s="118"/>
       <c r="D33" s="118"/>
       <c r="E33" s="118"/>
       <c r="F33" s="118"/>
       <c r="G33" s="118"/>
       <c r="H33" s="118"/>
       <c r="I33" s="118"/>
       <c r="J33" s="119"/>
     </row>
     <row r="34" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="68"/>
       <c r="C34" s="69"/>
       <c r="D34" s="69"/>
       <c r="E34" s="69"/>
       <c r="F34" s="69"/>
       <c r="G34" s="69"/>
       <c r="H34" s="69"/>
       <c r="I34" s="69"/>
       <c r="J34" s="70"/>
     </row>
     <row r="35" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="20" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="C35" s="21"/>
       <c r="D35" s="22"/>
       <c r="E35" s="23"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="24"/>
     </row>
     <row r="36" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="111" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C36" s="112"/>
       <c r="D36" s="112"/>
       <c r="E36" s="112"/>
       <c r="F36" s="112"/>
       <c r="G36" s="112"/>
       <c r="H36" s="112"/>
       <c r="I36" s="112"/>
       <c r="J36" s="113"/>
     </row>
     <row r="37" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="111"/>
       <c r="C37" s="112"/>
       <c r="D37" s="112"/>
       <c r="E37" s="112"/>
       <c r="F37" s="112"/>
       <c r="G37" s="112"/>
       <c r="H37" s="112"/>
       <c r="I37" s="112"/>
       <c r="J37" s="113"/>
     </row>
     <row r="38" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="111"/>
       <c r="C38" s="112"/>
       <c r="D38" s="112"/>
       <c r="E38" s="112"/>
       <c r="F38" s="112"/>
       <c r="G38" s="112"/>
       <c r="H38" s="112"/>
       <c r="I38" s="112"/>
       <c r="J38" s="113"/>
     </row>
     <row r="39" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="114" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="C39" s="115"/>
       <c r="D39" s="115"/>
       <c r="E39" s="115"/>
       <c r="F39" s="115"/>
       <c r="G39" s="115"/>
       <c r="H39" s="115"/>
       <c r="I39" s="115"/>
       <c r="J39" s="116"/>
     </row>
     <row r="40" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="114"/>
       <c r="C40" s="115"/>
       <c r="D40" s="115"/>
       <c r="E40" s="115"/>
       <c r="F40" s="115"/>
       <c r="G40" s="115"/>
       <c r="H40" s="115"/>
       <c r="I40" s="115"/>
       <c r="J40" s="116"/>
     </row>
     <row r="41" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="71" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="F41" s="42"/>
       <c r="G41" s="5" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="H41" s="42"/>
       <c r="I41" s="42"/>
       <c r="J41" s="72"/>
     </row>
     <row r="42" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="32"/>
       <c r="J42" s="17"/>
     </row>
     <row r="43" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="45" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C43" s="46"/>
       <c r="D43" s="46"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="47"/>
     </row>
     <row r="44" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="45" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="C44" s="46"/>
       <c r="D44" s="46"/>
       <c r="E44" s="46"/>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
       <c r="H44" s="46" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="I44" s="46"/>
       <c r="J44" s="47"/>
     </row>
     <row r="45" spans="2:10" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="40" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="H45" s="75" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="J45" s="17"/>
     </row>
     <row r="46" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="40" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="H46" s="75" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="J46" s="17"/>
     </row>
     <row r="47" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="40" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="H47" s="75" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="J47" s="17"/>
     </row>
     <row r="48" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="40" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="H48" s="75" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="J48" s="17"/>
     </row>
     <row r="49" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="40" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="H49" s="75" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="J49" s="17"/>
     </row>
     <row r="50" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="40" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H50" s="75" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="J50" s="17"/>
     </row>
     <row r="51" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="40" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="J51" s="17"/>
     </row>
     <row r="52" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="40"/>
       <c r="J52" s="17"/>
     </row>
     <row r="53" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="40" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="J53" s="17"/>
     </row>
     <row r="54" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="45" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="47"/>
     </row>
     <row r="55" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="32" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="J55" s="17"/>
     </row>
     <row r="56" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="32" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="J56" s="17"/>
     </row>
     <row r="57" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="32" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="J57" s="17"/>
     </row>
     <row r="58" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="32" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="J58" s="17"/>
     </row>
     <row r="59" spans="2:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B59" s="32" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C59" s="33"/>
       <c r="J59" s="17"/>
     </row>
     <row r="60" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="32" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="J60" s="17"/>
     </row>
     <row r="61" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="32"/>
       <c r="J61" s="17"/>
     </row>
     <row r="62" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="20" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C62" s="21"/>
       <c r="D62" s="22"/>
       <c r="E62" s="23"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="22"/>
       <c r="J62" s="24"/>
     </row>
     <row r="63" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="48" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C63" s="49" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="D63" s="41"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="J63" s="17"/>
     </row>
     <row r="64" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="48" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C64" s="49" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D64" s="41"/>
       <c r="E64" s="42"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="J64" s="17"/>
     </row>
     <row r="65" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="48" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="C65" s="49" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D65" s="41"/>
       <c r="E65" s="42"/>
       <c r="F65" s="42"/>
       <c r="G65" s="42"/>
       <c r="H65" s="42"/>
       <c r="J65" s="17"/>
     </row>
     <row r="66" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="48" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C66" s="49" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="D66" s="41"/>
       <c r="E66" s="42"/>
       <c r="F66" s="42"/>
       <c r="G66" s="42"/>
       <c r="H66" s="42"/>
       <c r="J66" s="17"/>
     </row>
     <row r="67" spans="2:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="48" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C67" s="49" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D67" s="41"/>
       <c r="E67" s="42"/>
       <c r="F67" s="42"/>
       <c r="G67" s="42"/>
       <c r="H67" s="42"/>
       <c r="J67" s="17"/>
     </row>
     <row r="68" spans="2:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="48" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C68" s="49" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="D68" s="41"/>
       <c r="E68" s="42"/>
       <c r="F68" s="42"/>
       <c r="G68" s="42"/>
       <c r="H68" s="42"/>
       <c r="J68" s="17"/>
     </row>
     <row r="69" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="48" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C69" s="49" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D69" s="41"/>
       <c r="E69" s="42"/>
       <c r="F69" s="42"/>
       <c r="G69" s="42"/>
       <c r="H69" s="42"/>
       <c r="J69" s="17"/>
     </row>
     <row r="70" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="C70" s="49" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D70" s="41"/>
       <c r="E70" s="42"/>
       <c r="F70" s="42"/>
       <c r="G70" s="42"/>
       <c r="H70" s="42"/>
       <c r="J70" s="17"/>
     </row>
     <row r="71" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="48" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C71" s="49" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="D71" s="41"/>
       <c r="E71" s="42"/>
       <c r="F71" s="42"/>
       <c r="G71" s="42"/>
       <c r="H71" s="42"/>
       <c r="J71" s="17"/>
     </row>
     <row r="72" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="48" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C72" s="49" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="D72" s="41"/>
       <c r="E72" s="42"/>
       <c r="F72" s="42"/>
       <c r="G72" s="42"/>
       <c r="H72" s="42"/>
       <c r="J72" s="17"/>
     </row>
     <row r="73" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="48" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C73" s="50" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D73" s="41"/>
       <c r="E73" s="42"/>
       <c r="F73" s="42"/>
       <c r="G73" s="42"/>
       <c r="H73" s="42"/>
       <c r="J73" s="17"/>
     </row>
     <row r="74" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="48" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C74" s="49" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D74" s="41"/>
       <c r="E74" s="42"/>
       <c r="F74" s="42"/>
       <c r="G74" s="42"/>
       <c r="H74" s="42"/>
       <c r="J74" s="17"/>
     </row>
     <row r="75" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="48" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C75" s="49" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D75" s="41"/>
       <c r="E75" s="42"/>
       <c r="F75" s="42"/>
       <c r="G75" s="42"/>
       <c r="H75" s="42"/>
       <c r="J75" s="17"/>
     </row>
     <row r="76" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="48" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C76" s="50" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D76" s="41"/>
       <c r="E76" s="42"/>
       <c r="F76" s="42"/>
       <c r="G76" s="42"/>
       <c r="H76" s="42"/>
       <c r="J76" s="17"/>
     </row>
     <row r="77" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="48" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C77" s="49" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="D77" s="41"/>
       <c r="E77" s="42"/>
       <c r="F77" s="42"/>
       <c r="G77" s="42"/>
       <c r="H77" s="42"/>
       <c r="J77" s="17"/>
     </row>
     <row r="78" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="48" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="C78" s="49" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="J78" s="17"/>
     </row>
     <row r="79" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="34" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C79" s="35">
         <v>0.7</v>
       </c>
       <c r="J79" s="17"/>
     </row>
     <row r="80" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="34"/>
       <c r="C80" s="35"/>
       <c r="J80" s="17"/>
     </row>
     <row r="81" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="20" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C81" s="21"/>
       <c r="D81" s="22"/>
       <c r="E81" s="23"/>
       <c r="F81" s="22"/>
       <c r="G81" s="22"/>
       <c r="H81" s="22"/>
       <c r="I81" s="22"/>
       <c r="J81" s="24"/>
     </row>
     <row r="82" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="43" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="J82" s="17"/>
     </row>
     <row r="83" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="36" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J83" s="17"/>
     </row>
     <row r="84" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="37"/>
       <c r="C84" s="38"/>
       <c r="D84" s="38"/>
       <c r="E84" s="38"/>
       <c r="F84" s="38"/>
       <c r="G84" s="38"/>
       <c r="H84" s="38"/>
       <c r="I84" s="38"/>
       <c r="J84" s="39"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B63:C78">
     <sortCondition ref="B63:B78"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="B8:J17"/>
     <mergeCell ref="B36:J38"/>
     <mergeCell ref="B39:J40"/>
     <mergeCell ref="B31:J33"/>
   </mergeCells>
   <conditionalFormatting sqref="B45:B53">
@@ -7419,1526 +7417,1524 @@
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFCFCFF"/>
         <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B83" r:id="rId1" xr:uid="{0D19F025-6DB4-4EF1-BAA9-A4C387C27D15}"/>
     <hyperlink ref="B41" r:id="rId2" xr:uid="{A9518101-5F53-4471-AB23-DE8066934910}"/>
     <hyperlink ref="C41" r:id="rId3" xr:uid="{D3971379-F548-46C6-80C5-5F05D55F35C4}"/>
     <hyperlink ref="D41" r:id="rId4" xr:uid="{AF38B8A2-2894-441D-B17D-5F581F9C9639}"/>
     <hyperlink ref="E41" r:id="rId5" display="New South Walse" xr:uid="{AFE9F993-F512-4432-A6BD-668146CB61FC}"/>
     <hyperlink ref="G41" r:id="rId6" xr:uid="{87C0A643-5B0E-403E-8E83-46D8FA5BEE40}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId7"/>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}">
   <dimension ref="A1:S39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="P29" sqref="P29"/>
+    <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="45" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.140625" customWidth="1"/>
     <col min="13" max="13" width="21.5703125" customWidth="1"/>
     <col min="14" max="14" width="12" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.140625" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="76" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C1" s="76" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="76" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="E1" s="76" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="76" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="76" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H1" s="76" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I1" s="76" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="76" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="K1" s="76" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="L1" s="76" t="s">
+        <v>444</v>
+      </c>
+      <c r="M1" s="76" t="s">
+        <v>606</v>
+      </c>
+      <c r="N1" s="76" t="s">
         <v>445</v>
       </c>
-      <c r="M1" s="76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O1" s="76" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="P1" s="76" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="Q1" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="R1" s="76" t="s">
+        <v>421</v>
+      </c>
+      <c r="S1" s="76" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H2" s="77">
         <v>-19.444811112699998</v>
       </c>
       <c r="I2" s="77">
         <v>133.82371231159999</v>
       </c>
       <c r="J2">
         <v>1.2</v>
       </c>
       <c r="N2">
         <v>2024</v>
       </c>
       <c r="O2" s="5" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="P2" t="s">
         <v>21</v>
       </c>
       <c r="Q2" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="R2" s="5" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H3" s="77">
         <v>-21.263593257546901</v>
       </c>
       <c r="I3" s="77">
         <v>119.04112693557499</v>
       </c>
       <c r="J3">
         <v>22</v>
       </c>
       <c r="L3" s="78">
         <f>3900/0.7</f>
         <v>5571.4285714285716</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="N3">
         <v>2023</v>
       </c>
       <c r="O3" s="5" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="P3" t="s">
         <v>21</v>
       </c>
       <c r="Q3" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H4" s="77">
         <v>-20.849107487933299</v>
       </c>
       <c r="I4" s="77">
         <v>116.203982877578</v>
       </c>
       <c r="J4">
         <v>24</v>
       </c>
       <c r="L4" s="78">
         <v>18200</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="N4">
         <v>2013</v>
       </c>
       <c r="O4" s="5" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="P4" t="s">
         <v>21</v>
       </c>
       <c r="Q4" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H5" s="77">
         <v>-29.0685162292264</v>
       </c>
       <c r="I5" s="77">
         <v>116.762196264848</v>
       </c>
       <c r="J5">
         <v>8</v>
       </c>
       <c r="L5">
         <v>2570</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="N5">
         <v>2013</v>
       </c>
       <c r="O5" s="5" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="P5" t="s">
         <v>21</v>
       </c>
       <c r="Q5" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H6" s="77">
         <v>-32.995181111485998</v>
       </c>
       <c r="I6" s="77">
         <v>137.16090559638101</v>
       </c>
       <c r="J6">
         <v>2.2000000000000002</v>
       </c>
       <c r="N6">
         <v>2007</v>
       </c>
       <c r="O6" s="5" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="P6" t="s">
         <v>21</v>
       </c>
       <c r="Q6" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C7" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H7" s="77">
         <v>-41.489913664174999</v>
       </c>
       <c r="I7" s="77">
         <v>145.20880885637399</v>
       </c>
       <c r="J7">
         <v>2.85</v>
       </c>
       <c r="N7">
         <v>1967</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P7" t="s">
         <v>21</v>
       </c>
       <c r="Q7" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>818</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H8" s="77">
         <v>-29.263906416722399</v>
       </c>
       <c r="I8" s="77">
         <v>117.686353720326</v>
       </c>
       <c r="J8">
         <v>4</v>
       </c>
       <c r="K8">
         <v>5</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="N8">
         <v>2023</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="P8" t="s">
         <v>21</v>
       </c>
       <c r="Q8" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H9" s="77">
         <v>-40.852018360303603</v>
       </c>
       <c r="I9" s="77">
         <v>145.37696703468001</v>
       </c>
       <c r="J9">
         <v>2.6</v>
       </c>
       <c r="N9">
         <v>1967</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P9" t="s">
         <v>21</v>
       </c>
       <c r="Q9" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H10" s="77">
         <v>-33.0085073471312</v>
       </c>
       <c r="I10" s="77">
         <v>137.57706951180799</v>
       </c>
       <c r="J10">
         <v>1.3</v>
       </c>
       <c r="N10">
         <v>1968</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="P10" t="s">
         <v>21</v>
       </c>
       <c r="Q10" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H11" s="77">
         <v>-26.127354</v>
       </c>
       <c r="I11" s="77">
         <v>116.31100000000001</v>
       </c>
       <c r="J11">
         <v>2.4</v>
       </c>
       <c r="L11">
         <v>111</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="N11">
         <v>2028</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
       <c r="P11" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q11" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H12" s="77">
         <v>-32.9533202804258</v>
       </c>
       <c r="I12" s="77">
         <v>139.714492598964</v>
       </c>
       <c r="J12">
         <v>5</v>
       </c>
       <c r="K12">
         <v>10</v>
       </c>
       <c r="L12">
         <v>572</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="P12" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="Q12" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="79" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C13" s="79" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E13" s="79" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="79" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="79" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H13" s="80">
         <v>-34.4302926692989</v>
       </c>
       <c r="I13" s="80">
         <v>135.86989696481501</v>
       </c>
       <c r="J13" s="81">
         <v>3</v>
       </c>
       <c r="K13" s="79">
         <v>10</v>
       </c>
       <c r="P13" s="79" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="Q13" s="79" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="S13" s="81" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H14" s="77">
         <v>-33.2438</v>
       </c>
       <c r="I14" s="77">
         <v>135.6677</v>
       </c>
       <c r="J14">
         <v>12</v>
       </c>
       <c r="K14">
         <v>12</v>
       </c>
       <c r="L14" s="78">
         <f>'Magnetite desposits'!AO10</f>
         <v>3700</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="P14" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="Q14" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H15" s="77">
         <v>-32.994999999999997</v>
       </c>
       <c r="I15" s="77">
         <v>137.16</v>
       </c>
       <c r="J15">
         <v>7</v>
       </c>
       <c r="K15">
         <v>15</v>
       </c>
       <c r="P15" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="Q15" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="R15" s="5" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G16" s="82" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H16" s="77">
         <v>-32.232149944416697</v>
       </c>
       <c r="I16" s="77">
         <v>115.839636374457</v>
       </c>
       <c r="J16">
         <v>0.03</v>
       </c>
       <c r="L16" s="83"/>
       <c r="M16" s="5"/>
       <c r="N16">
         <v>2028</v>
       </c>
       <c r="O16" s="5" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="P16" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="Q16" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="R16" s="5" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C17" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H17" s="77">
         <v>-22.3935820907517</v>
       </c>
       <c r="I17" s="77">
         <v>119.74267786095101</v>
       </c>
       <c r="J17">
         <v>1.5E-3</v>
       </c>
       <c r="L17">
         <v>50</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="N17">
         <v>2025</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="P17" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="Q17" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>459</v>
+      </c>
+      <c r="B18" s="5" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H18" s="77">
         <v>-32.254410732874</v>
       </c>
       <c r="I18" s="77">
         <v>115.76514151920399</v>
       </c>
       <c r="J18">
         <v>0.04</v>
       </c>
       <c r="M18" s="5"/>
       <c r="N18">
         <v>2028</v>
       </c>
       <c r="O18" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="P18" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>1190</v>
+      </c>
+      <c r="R18" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="P18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S18" s="5" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H19" s="77">
         <v>-32.2624733905281</v>
       </c>
       <c r="I19" s="77">
         <v>115.78286681988</v>
       </c>
       <c r="J19">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="K19" s="5"/>
       <c r="L19">
         <v>215</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="O19" s="5" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="P19" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="Q19" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="R19" s="5" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="C20" t="s">
         <v>134</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H20" s="77">
         <v>-20.395831999999999</v>
       </c>
       <c r="I20" s="77">
         <v>118.537975</v>
       </c>
       <c r="J20">
         <v>3.5</v>
       </c>
       <c r="L20">
         <v>4000</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="P20" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="Q20" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C21" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H21" s="77">
         <v>-20.395831999999999</v>
       </c>
       <c r="I21" s="77">
         <v>118.537975</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
         <v>12</v>
       </c>
       <c r="L21">
         <v>4000</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="P21" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="Q21" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="C22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H22" s="77">
         <v>-33.0085073471312</v>
       </c>
       <c r="I22" s="77">
         <v>137.57706951180799</v>
       </c>
       <c r="J22">
         <v>1.8</v>
       </c>
       <c r="P22" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="Q22" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="R22" s="5" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
+      <c r="A23" s="120" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C23" t="s">
         <v>34</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="5" t="s">
-        <v>470</v>
+        <v>1272</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H23" s="77">
         <v>-28.766857999999999</v>
       </c>
       <c r="I23" s="77">
         <v>115.1</v>
       </c>
       <c r="J23">
         <v>2.5</v>
       </c>
-      <c r="P23" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="P23" s="120" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q23" s="120" t="s">
+        <v>1270</v>
+      </c>
+      <c r="R23" s="5"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C24" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H24" s="77">
         <v>-28.764942082582401</v>
       </c>
       <c r="I24" s="77">
         <v>114.797413839867</v>
       </c>
       <c r="J24">
         <v>7</v>
       </c>
       <c r="K24">
         <v>50</v>
       </c>
       <c r="N24">
         <v>2030</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="P24" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q24" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C25" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H25" s="77">
         <v>-28.764942082582401</v>
       </c>
       <c r="I25" s="77">
         <v>114.797413839867</v>
       </c>
       <c r="J25">
         <v>2.5</v>
       </c>
       <c r="K25">
         <v>10</v>
       </c>
       <c r="N25">
         <v>2030</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="P25" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q25" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C26" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H26" s="77">
         <v>-32.967782932690596</v>
       </c>
       <c r="I26" s="77">
         <v>137.585553599772</v>
       </c>
       <c r="J26">
         <v>1.2</v>
       </c>
       <c r="N26">
         <v>2027</v>
       </c>
       <c r="O26" s="5" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="P26" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q26" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="R26" s="5" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C27" s="84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H27" s="77">
         <v>-30.044236999999999</v>
       </c>
       <c r="I27" s="77">
         <v>120.007453</v>
       </c>
       <c r="J27">
         <v>3</v>
       </c>
       <c r="L27" s="78">
         <v>1460.7</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P27" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="Q27" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="R27" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B28" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C28" s="84" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="6" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H28" s="77">
         <v>-32.438000000000002</v>
       </c>
       <c r="I28" s="77">
         <v>141.149</v>
       </c>
       <c r="J28">
         <v>12</v>
       </c>
       <c r="K28">
         <v>12</v>
       </c>
       <c r="L28">
         <v>4960</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="P28" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="Q28" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="S28" s="5" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="C29" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H29" s="77">
         <v>-31.8487805087406</v>
       </c>
       <c r="I29" s="77">
         <v>115.886447681663</v>
       </c>
       <c r="N29">
         <v>2030</v>
       </c>
       <c r="P29" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q29" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="R29" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>1267</v>
+        <v>1263</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C30" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H30">
         <v>-29.818978546526001</v>
       </c>
       <c r="I30">
         <v>115.27486632263199</v>
       </c>
       <c r="J30">
         <v>0.04</v>
       </c>
       <c r="K30">
         <v>0.24</v>
       </c>
       <c r="N30">
         <v>2028</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>1270</v>
+        <v>1266</v>
       </c>
       <c r="P30" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="Q30" t="s">
-        <v>1271</v>
+        <v>1267</v>
       </c>
       <c r="R30" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="S30" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="M31" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
     </row>
     <row r="35" spans="1:1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A35" s="85"/>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:S31" xr:uid="{3D85856F-B281-48F4-8C6C-1592E7C4E12E}"/>
   <conditionalFormatting sqref="C11">
     <cfRule type="duplicateValues" dxfId="13" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C27:C28">
     <cfRule type="duplicateValues" dxfId="12" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:C1048576 C1:C10 C12:C26">
     <cfRule type="duplicateValues" dxfId="11" priority="51"/>
     <cfRule type="duplicateValues" dxfId="10" priority="52"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1" xr:uid="{9E0147BD-B45A-49BB-AA22-0CEDA17B4112}"/>
     <hyperlink ref="R2" r:id="rId2" xr:uid="{51C099C9-63E2-4794-867B-BC1E68E00A3C}"/>
     <hyperlink ref="D16" r:id="rId3" xr:uid="{6EE01C96-6F16-4404-A17A-0FB0C268B291}"/>
     <hyperlink ref="R16" r:id="rId4" xr:uid="{248C5D7F-64FA-41EC-9EFD-61A3CC134E37}"/>
@@ -8968,107 +8964,105 @@
     <hyperlink ref="R14" r:id="rId28" xr:uid="{AF841166-B25F-4D3A-B4F5-850ECBF70C12}"/>
     <hyperlink ref="M14" r:id="rId29" xr:uid="{FDD5153F-1794-46B3-87FF-E45B0FBD33B4}"/>
     <hyperlink ref="D15" r:id="rId30" xr:uid="{666A55F2-686E-452F-BA91-3A87D5C7DD87}"/>
     <hyperlink ref="R15" r:id="rId31" xr:uid="{D1606536-8812-46CA-BC32-F039CC1FD937}"/>
     <hyperlink ref="S15" r:id="rId32" xr:uid="{07BFAD97-EBDA-49F3-8F53-FF4608C9A40E}"/>
     <hyperlink ref="B16" r:id="rId33" xr:uid="{3DDF4E37-531E-42A7-9A1A-1AB423FC3355}"/>
     <hyperlink ref="B17" r:id="rId34" xr:uid="{0C7FAE01-A965-4E00-A447-EB57819B84A4}"/>
     <hyperlink ref="D18" r:id="rId35" xr:uid="{21DCB24A-8D9E-40F1-B52E-C1729DDDFE7A}"/>
     <hyperlink ref="O18" r:id="rId36" xr:uid="{A32FA139-3B5C-4D62-9156-2390B6F01218}"/>
     <hyperlink ref="B18" r:id="rId37" xr:uid="{BAED2113-DCBC-4C5F-9112-003E6A8BA96C}"/>
     <hyperlink ref="R18" r:id="rId38" xr:uid="{B64ADE3E-3CB8-4B23-95B4-52D997F40592}"/>
     <hyperlink ref="B19" r:id="rId39" xr:uid="{A5B6F1ED-1695-43DF-9DFC-6759129FDD29}"/>
     <hyperlink ref="M19" r:id="rId40" xr:uid="{633C2713-F0AB-4688-BA20-93662BA6B48C}"/>
     <hyperlink ref="O19" r:id="rId41" xr:uid="{DF379B17-10B2-46CB-B98B-829B72072710}"/>
     <hyperlink ref="D19" r:id="rId42" xr:uid="{08C3231B-90A7-446D-BFF9-4DD1C0BB9C59}"/>
     <hyperlink ref="R19" r:id="rId43" xr:uid="{CC2C11E2-89E8-4A87-BA16-0F8DC67168C5}"/>
     <hyperlink ref="B21" r:id="rId44" xr:uid="{D4F65309-CBC7-42EB-8E4C-327723D955DA}"/>
     <hyperlink ref="B20" r:id="rId45" xr:uid="{0084B222-9203-4AFD-B2BA-5C8331C678D5}"/>
     <hyperlink ref="M21" r:id="rId46" xr:uid="{D5F78F87-B038-498F-B2BA-11ADED4B6CB3}"/>
     <hyperlink ref="M20" r:id="rId47" xr:uid="{F95D09A0-576C-44B2-85F0-681173CAF5D9}"/>
     <hyperlink ref="D20" r:id="rId48" xr:uid="{5CEB4B81-890F-437C-810C-C8A7246551E3}"/>
     <hyperlink ref="D21" r:id="rId49" xr:uid="{B6B7265D-8427-4D1D-8C28-C4B826AC46CA}"/>
     <hyperlink ref="R22" r:id="rId50" xr:uid="{99FC8123-ED58-4654-B976-BB30BEAE084C}"/>
     <hyperlink ref="B22" r:id="rId51" xr:uid="{5AEADEB8-EF0C-4454-8604-ECC1F0461265}"/>
     <hyperlink ref="D22" r:id="rId52" xr:uid="{CF1D1D31-2D9F-44F2-80CF-724DB026477E}"/>
-    <hyperlink ref="B23" r:id="rId53" xr:uid="{CE652B2E-EDF3-4C1A-A1C1-E9AA067A335C}"/>
-[...53 lines deleted...]
-    <hyperlink ref="O30" r:id="rId107" xr:uid="{3A04B24F-D151-4CB1-9C6E-C55FAF0D5ED8}"/>
+    <hyperlink ref="B26" r:id="rId53" xr:uid="{31803983-1E58-4374-9C9F-A7ED9F86388A}"/>
+    <hyperlink ref="D26" r:id="rId54" xr:uid="{AA91F36A-58A9-4F48-BFE3-0A405FD64F73}"/>
+    <hyperlink ref="R26" r:id="rId55" xr:uid="{54A2AE17-E400-4C43-B4F4-79F29DD78610}"/>
+    <hyperlink ref="O26" r:id="rId56" xr:uid="{FBD16328-58DC-4FE2-845C-0501E628D1F0}"/>
+    <hyperlink ref="D25" r:id="rId57" location="green-iron " xr:uid="{0FFAECF9-4B15-46AD-8B3E-5B2D1B1A48E5}"/>
+    <hyperlink ref="D24" r:id="rId58" location="green-iron " xr:uid="{3F533041-7A53-415A-BC0D-48DD3DC51CA6}"/>
+    <hyperlink ref="B24" r:id="rId59" xr:uid="{CF6F144D-1954-4B40-AEE9-A95900B64390}"/>
+    <hyperlink ref="B25" r:id="rId60" xr:uid="{901D11CF-07AF-4255-AD07-33702057021C}"/>
+    <hyperlink ref="O16" r:id="rId61" xr:uid="{C82CE06A-B052-42F1-9BB7-7DEDC44A2714}"/>
+    <hyperlink ref="D17" r:id="rId62" xr:uid="{5A2ABBF2-C7E6-44AD-9614-A658D2BEF783}"/>
+    <hyperlink ref="B27" r:id="rId63" xr:uid="{46940F7C-DED2-44B2-97F9-DB99DB57F21A}"/>
+    <hyperlink ref="B28" r:id="rId64" xr:uid="{341B3F88-422F-402A-8D73-A024F25E1B78}"/>
+    <hyperlink ref="D28" r:id="rId65" xr:uid="{6CAC5B71-51AD-4209-A834-2183B8482F4B}"/>
+    <hyperlink ref="M27" r:id="rId66" xr:uid="{1708CF8C-3498-4F0F-8E9B-CE5A622C5A3E}"/>
+    <hyperlink ref="B11" r:id="rId67" xr:uid="{98F85B3E-D914-49F7-A5EB-A4033CA45776}"/>
+    <hyperlink ref="D11" r:id="rId68" xr:uid="{C1D4CCCD-C981-4629-B39A-622A6976CB6D}"/>
+    <hyperlink ref="R11" r:id="rId69" xr:uid="{D0E49489-7CFC-442B-A26B-C89261A208D0}"/>
+    <hyperlink ref="S11" r:id="rId70" xr:uid="{6DA6C6D8-5C8D-4E6A-A546-11A7D71743F9}"/>
+    <hyperlink ref="S28" r:id="rId71" xr:uid="{7EBEEDC0-A984-4954-8319-203488AF70FA}"/>
+    <hyperlink ref="R27" r:id="rId72" xr:uid="{0B4E47BB-FDE1-497A-BCD4-C631419CF9B8}"/>
+    <hyperlink ref="S27" r:id="rId73" xr:uid="{9312D497-6235-4827-A77C-06DD19AB0256}"/>
+    <hyperlink ref="M17" r:id="rId74" xr:uid="{04ABC5B7-3AE8-47CE-9582-91BA6049741D}"/>
+    <hyperlink ref="O17" r:id="rId75" xr:uid="{DEB464BA-B19D-4C4C-9991-DB56F8B3E40C}"/>
+    <hyperlink ref="D3" r:id="rId76" xr:uid="{758000D0-1FE4-444B-9B8B-B2062E79730C}"/>
+    <hyperlink ref="O2" r:id="rId77" xr:uid="{3DBD53C3-B712-4CE7-B1A8-4F808C91531C}"/>
+    <hyperlink ref="O4" r:id="rId78" location=":~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " display="https://www.wa.gov.au/government/media-statements/Barnett%20Liberal%20National%20Government/Pilbara-welcomes-WA%27s-biggest-magnetite-iron-ore-mine--20131202#:~:text=Premier%20and%20State%20Development%20Minister%20Colin%20Barnett,Pacific's%20Sino%20Iron%20project%2C%20south-west%20of%20Karratha. " xr:uid="{C6F35A4F-9BA2-4816-9E49-E0CA842BD634}"/>
+    <hyperlink ref="O5" r:id="rId79" xr:uid="{63B01206-60EA-4E6B-8470-A69C20442BCB}"/>
+    <hyperlink ref="O6" r:id="rId80" xr:uid="{7EA4D658-BE6A-4247-97E2-752D26FF36E2}"/>
+    <hyperlink ref="O9" r:id="rId81" xr:uid="{2468796E-8F54-419D-AD04-490CDB396993}"/>
+    <hyperlink ref="O7" r:id="rId82" xr:uid="{B6719D25-26B1-48F7-8ED8-525404B0BC6E}"/>
+    <hyperlink ref="O10" r:id="rId83" xr:uid="{FA9D24FF-48F9-4DB1-B35B-869E6F0DA77D}"/>
+    <hyperlink ref="O3" r:id="rId84" xr:uid="{AEA06D0F-C342-48B7-B3BF-575B4F67A0E9}"/>
+    <hyperlink ref="M3" r:id="rId85" xr:uid="{119FCDD3-2A84-45BE-95A2-4B9E7CCBBDD7}"/>
+    <hyperlink ref="M4" r:id="rId86" xr:uid="{8295443E-572D-40C8-BC6A-3869CD5BAC0D}"/>
+    <hyperlink ref="M5" r:id="rId87" xr:uid="{5E77BF5D-7C0D-4489-815A-040E74BBA49D}"/>
+    <hyperlink ref="D27" r:id="rId88" xr:uid="{34F3A38C-BCF2-4C23-8C79-66EB4198EB0A}"/>
+    <hyperlink ref="B15" r:id="rId89" xr:uid="{40D6815F-BD43-4407-82D9-10587896DA42}"/>
+    <hyperlink ref="M28" r:id="rId90" xr:uid="{E4C21406-E8AE-4551-AEF2-A4A3B2E9D553}"/>
+    <hyperlink ref="B29" r:id="rId91" xr:uid="{8F388A0C-283D-4056-90FE-F4CA130BBA9E}"/>
+    <hyperlink ref="D29" r:id="rId92" xr:uid="{ACC9DF91-56C3-46BE-AD71-F8E722AF13DB}"/>
+    <hyperlink ref="S19" r:id="rId93" xr:uid="{E108071E-DACA-49B7-BD06-92DA46DFD33F}"/>
+    <hyperlink ref="S16" r:id="rId94" xr:uid="{8CB52E75-F62D-4CD6-8A04-FAF790310B83}"/>
+    <hyperlink ref="D8" r:id="rId95" location="respond " xr:uid="{0F58919C-0E57-40D4-BC31-7752E8E49344}"/>
+    <hyperlink ref="B8" r:id="rId96" xr:uid="{80381515-5020-441D-BD51-01D64CB8553C}"/>
+    <hyperlink ref="M8" r:id="rId97" location="respond " xr:uid="{8E5285E5-3CF7-43E1-BCAC-6F67721C229E}"/>
+    <hyperlink ref="O8" r:id="rId98" xr:uid="{8F5E694D-DCA7-4623-A27A-BBAD6C7DCBAE}"/>
+    <hyperlink ref="D30" r:id="rId99" xr:uid="{AD9AC977-0FE8-4B08-B14B-677B042F70BA}"/>
+    <hyperlink ref="B30" r:id="rId100" xr:uid="{F178F293-552C-4210-BF2C-61EC2A023935}"/>
+    <hyperlink ref="O11" r:id="rId101" xr:uid="{9EC45F31-A056-447F-ACE3-4A3E81DC7AFD}"/>
+    <hyperlink ref="O24" r:id="rId102" location="green-iron " xr:uid="{8AB42647-6877-4DCD-B3C5-357D1D5144C5}"/>
+    <hyperlink ref="O25" r:id="rId103" location="green-iron " xr:uid="{D38DDD77-66A0-49C8-988A-F46211017F9F}"/>
+    <hyperlink ref="O30" r:id="rId104" xr:uid="{3A04B24F-D151-4CB1-9C6E-C55FAF0D5ED8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId105"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23FD737F-5021-44AC-8338-C6E26E8CD685}">
   <dimension ref="A1:BF114"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="M2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="AI10" sqref="AI10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="2" customWidth="1"/>
     <col min="2" max="2" width="34.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="54" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="4" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="1"/>
@@ -9097,1410 +9091,1410 @@
     <col min="33" max="33" width="13.5703125" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="11.5703125" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="22.42578125" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="27.42578125" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="53.5703125" customWidth="1"/>
     <col min="38" max="38" width="26.85546875" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="23.85546875" customWidth="1" outlineLevel="1"/>
     <col min="40" max="40" width="17" customWidth="1"/>
     <col min="41" max="41" width="26.7109375" customWidth="1" outlineLevel="1"/>
     <col min="42" max="42" width="24.7109375" customWidth="1" outlineLevel="1"/>
     <col min="43" max="43" width="8" customWidth="1" outlineLevel="1"/>
     <col min="44" max="44" width="34.7109375" customWidth="1" outlineLevel="1"/>
     <col min="45" max="45" width="25.140625" customWidth="1" outlineLevel="1"/>
     <col min="46" max="46" width="38.5703125" customWidth="1" outlineLevel="1"/>
     <col min="47" max="47" width="36.140625" customWidth="1" outlineLevel="1"/>
     <col min="48" max="48" width="11.5703125" customWidth="1"/>
     <col min="49" max="49" width="17.42578125" customWidth="1"/>
     <col min="50" max="55" width="17.42578125" customWidth="1" outlineLevel="1"/>
     <col min="56" max="56" width="30.85546875" customWidth="1" outlineLevel="1"/>
     <col min="57" max="57" width="35" customWidth="1" outlineLevel="1"/>
     <col min="58" max="58" width="21" customWidth="1" outlineLevel="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A1" s="86" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B1" s="86" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C1" s="86" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D1" s="86" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F1" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="G1" s="86" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H1" s="87" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="86" t="s">
+        <v>492</v>
+      </c>
+      <c r="J1" s="86" t="s">
+        <v>494</v>
+      </c>
+      <c r="K1" s="86" t="s">
         <v>495</v>
       </c>
-      <c r="J1" s="86" t="s">
+      <c r="L1" s="86" t="s">
+        <v>496</v>
+      </c>
+      <c r="M1" s="86" t="s">
+        <v>493</v>
+      </c>
+      <c r="N1" s="86" t="s">
         <v>497</v>
       </c>
-      <c r="K1" s="86" t="s">
+      <c r="O1" s="86" t="s">
         <v>498</v>
       </c>
-      <c r="L1" s="86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P1" s="86" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="Q1" s="86" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="R1" s="86" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="S1" s="86" t="s">
+        <v>423</v>
+      </c>
+      <c r="T1" s="86" t="s">
+        <v>157</v>
+      </c>
+      <c r="U1" s="86" t="s">
+        <v>649</v>
+      </c>
+      <c r="V1" s="86" t="s">
+        <v>159</v>
+      </c>
+      <c r="W1" s="86" t="s">
+        <v>160</v>
+      </c>
+      <c r="X1" s="86" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y1" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z1" s="86" t="s">
+        <v>402</v>
+      </c>
+      <c r="AA1" s="86" t="s">
+        <v>403</v>
+      </c>
+      <c r="AB1" s="86" t="s">
+        <v>650</v>
+      </c>
+      <c r="AC1" s="86" t="s">
+        <v>404</v>
+      </c>
+      <c r="AD1" s="86" t="s">
+        <v>405</v>
+      </c>
+      <c r="AE1" s="86" t="s">
+        <v>406</v>
+      </c>
+      <c r="AF1" s="86" t="s">
+        <v>651</v>
+      </c>
+      <c r="AG1" s="86" t="s">
+        <v>407</v>
+      </c>
+      <c r="AH1" s="86" t="s">
+        <v>601</v>
+      </c>
+      <c r="AI1" s="86" t="s">
+        <v>537</v>
+      </c>
+      <c r="AJ1" s="86" t="s">
+        <v>477</v>
+      </c>
+      <c r="AK1" s="86" t="s">
         <v>424</v>
       </c>
-      <c r="T1" s="86" t="s">
-[...8 lines deleted...]
-      <c r="W1" s="86" t="s">
+      <c r="AL1" s="86" t="s">
+        <v>522</v>
+      </c>
+      <c r="AM1" s="86" t="s">
+        <v>549</v>
+      </c>
+      <c r="AN1" s="86" t="s">
+        <v>395</v>
+      </c>
+      <c r="AO1" s="86" t="s">
+        <v>396</v>
+      </c>
+      <c r="AP1" s="86" t="s">
+        <v>320</v>
+      </c>
+      <c r="AQ1" s="86" t="s">
+        <v>144</v>
+      </c>
+      <c r="AR1" s="86" t="s">
+        <v>398</v>
+      </c>
+      <c r="AS1" s="86" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT1" s="86" t="s">
         <v>161</v>
       </c>
-      <c r="X1" s="86" t="s">
-[...50 lines deleted...]
-      <c r="AO1" s="86" t="s">
+      <c r="AU1" s="86" t="s">
         <v>397</v>
       </c>
-      <c r="AP1" s="86" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AV1" s="86" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="AW1" s="86" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AX1" s="86" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AY1" s="86" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AZ1" s="86" t="s">
+        <v>1205</v>
+      </c>
+      <c r="BA1" s="86" t="s">
+        <v>1206</v>
+      </c>
+      <c r="BB1" s="86" t="s">
         <v>1207</v>
       </c>
-      <c r="AY1" s="86" t="s">
+      <c r="BC1" s="86" t="s">
         <v>1208</v>
       </c>
-      <c r="AZ1" s="86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BD1" s="86" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="BE1" s="86" t="s">
+        <v>698</v>
+      </c>
+      <c r="BF1" s="86" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="2" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="B2" s="84" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="B2" s="84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="E2" s="88">
         <v>-28.673400000000001</v>
       </c>
       <c r="F2" s="88">
         <v>119.9633</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I2" s="78">
         <f>J2+K2+L2</f>
         <v>1021.77</v>
       </c>
       <c r="J2" s="78">
         <v>422.37</v>
       </c>
       <c r="K2" s="78">
         <v>599.4</v>
       </c>
       <c r="L2" s="78"/>
       <c r="M2" s="78"/>
       <c r="N2" s="78"/>
       <c r="O2" s="78"/>
       <c r="P2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q2" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="R2" s="5" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="S2" s="89">
         <f>559.4/1021*33.59+(1-559.4/1021)*33.79</f>
         <v>33.680421155729675</v>
       </c>
       <c r="T2" s="83">
         <f>559.4/1021*46.13+(1-559.4/1021)*46.14</f>
         <v>46.134521057786486</v>
       </c>
       <c r="Y2">
         <v>18</v>
       </c>
       <c r="Z2">
         <v>64.22</v>
       </c>
       <c r="AA2">
         <v>9.93</v>
       </c>
       <c r="AB2">
         <v>9.5799999999999996E-2</v>
       </c>
       <c r="AC2">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AD2">
         <v>0.02</v>
       </c>
       <c r="AF2" s="83">
         <f>AA2+AB2</f>
         <v>10.0258</v>
       </c>
       <c r="AI2" s="83">
         <f>559.4/1021*41.42+(1-559.4/1021)*43.15</f>
         <v>42.202142997061699</v>
       </c>
       <c r="AJ2" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="AK2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL2" s="5" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="AM2" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="AX2" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY2" s="90"/>
       <c r="AZ2" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA2" s="90"/>
       <c r="BB2" s="91" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="BC2" s="91"/>
       <c r="BD2" t="str">
         <f>"&lt;a href="&amp;Q2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE2" t="str">
         <f>"&lt;a href="&amp;R2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/2a2fe3da-834b-4af8-b1fc-2b056083534b target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF2" t="str">
         <f>"&lt;a href="&amp;AJ2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://mindax.com.au/upload/documents/investors/asx-announcements/20230929_6A1151719_MDXa.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="3" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B3" s="84" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D3" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="E3" s="88">
         <v>-33.2438</v>
       </c>
       <c r="F3" s="88">
         <v>135.6677</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I3" s="78">
         <f t="shared" ref="I3" si="0">J3+K3+L3</f>
         <v>4510</v>
       </c>
       <c r="J3" s="78">
         <f>474+796</f>
         <v>1270</v>
       </c>
       <c r="K3" s="78">
         <f>667+351</f>
         <v>1018</v>
       </c>
       <c r="L3" s="78">
         <v>2222</v>
       </c>
       <c r="M3" s="78">
         <f>N3+O3</f>
         <v>3681</v>
       </c>
       <c r="N3" s="78">
         <v>2131</v>
       </c>
       <c r="O3" s="78">
         <v>1550</v>
       </c>
       <c r="P3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q3" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R3" s="5" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="S3">
         <v>16</v>
       </c>
       <c r="T3">
         <v>53</v>
       </c>
       <c r="U3">
         <v>13</v>
       </c>
       <c r="V3">
         <v>0.08</v>
       </c>
       <c r="X3">
         <v>3.5</v>
       </c>
       <c r="Z3">
         <v>69.7</v>
       </c>
       <c r="AA3">
         <v>1.22</v>
       </c>
       <c r="AB3">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC3">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="AF3" s="83">
         <f t="shared" ref="AF3" si="1">AA3+AB3</f>
         <v>2.3200000000000003</v>
       </c>
       <c r="AH3">
         <v>53</v>
       </c>
       <c r="AJ3" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AK3" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL3" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="AM3" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="AN3" s="5">
         <v>2019</v>
       </c>
       <c r="AO3">
         <f>1.74/0.7*1000</f>
         <v>2485.7142857142858</v>
       </c>
       <c r="AP3">
         <f>1.68/0.7*1000</f>
         <v>2400</v>
       </c>
       <c r="AQ3">
         <v>20</v>
       </c>
       <c r="AR3" s="83">
         <f>44/0.7</f>
         <v>62.857142857142861</v>
       </c>
       <c r="AT3">
         <v>12</v>
       </c>
       <c r="AU3">
         <v>250</v>
       </c>
       <c r="AX3" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY3" s="90"/>
       <c r="AZ3" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA3" s="90"/>
       <c r="BB3" s="91"/>
       <c r="BC3" s="91" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="BD3" t="str">
         <f t="shared" ref="BD3:BD66" si="2">"&lt;a href="&amp;Q3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE3" t="str">
         <f>"&lt;a href="&amp;R3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=4902&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF3" t="str">
         <f t="shared" ref="BF3:BF66" si="3">"&lt;a href="&amp;AJ3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/IRD/02884290.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="4" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B4" s="84" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E4" s="88">
         <v>-21.251860000000001</v>
       </c>
       <c r="F4" s="88">
         <v>119.0557</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="78">
         <f t="shared" ref="I4:I33" si="4">J4+K4+L4</f>
         <v>6198</v>
       </c>
       <c r="J4" s="78">
         <v>1049</v>
       </c>
       <c r="K4" s="78">
         <v>4862</v>
       </c>
       <c r="L4" s="78">
         <v>287</v>
       </c>
       <c r="M4" s="78">
         <f>N4+O4</f>
         <v>832</v>
       </c>
       <c r="N4" s="78"/>
       <c r="O4" s="78">
         <v>832</v>
       </c>
       <c r="P4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q4" s="5" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="R4" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S4">
         <v>30.5</v>
       </c>
       <c r="T4">
         <v>41.3</v>
       </c>
       <c r="U4">
         <v>2.35</v>
       </c>
       <c r="Y4">
         <v>9</v>
       </c>
       <c r="Z4">
         <v>67</v>
       </c>
       <c r="AA4">
         <v>5.62</v>
       </c>
       <c r="AB4">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF4" s="83">
         <f>AA4+AB4</f>
         <v>5.91</v>
       </c>
       <c r="AH4">
         <v>53</v>
       </c>
       <c r="AI4">
         <v>23.1</v>
       </c>
       <c r="AJ4" s="5" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="AK4" t="s">
         <v>21</v>
       </c>
       <c r="AT4">
         <v>22</v>
       </c>
       <c r="AX4" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY4" s="90"/>
       <c r="AZ4" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA4" s="90"/>
       <c r="BB4" s="91"/>
       <c r="BC4" s="91"/>
       <c r="BD4" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://cdn.fortescue.com/docs/default-source/uncategorised/fy24-annual-report.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF4" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn.fortescue.com/docs/default-source/announcements-and-reports/iron-bridge-magnetite-reserves-and-resources-update.pdf?sfvrsn=50020b06_1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="5" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B5" s="84" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E5" s="88">
         <v>-21.079588709500001</v>
       </c>
       <c r="F5" s="88">
         <v>116.1473524749</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="78">
         <f t="shared" si="4"/>
         <v>5088</v>
       </c>
       <c r="J5" s="78">
         <v>1489</v>
       </c>
       <c r="K5" s="78">
         <v>2793</v>
       </c>
       <c r="L5" s="78">
         <v>806</v>
       </c>
       <c r="M5" s="78"/>
       <c r="N5" s="78"/>
       <c r="O5" s="78"/>
       <c r="Q5" s="5" t="s">
-        <v>1257</v>
+        <v>1253</v>
       </c>
       <c r="R5" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="S5">
         <v>31.77</v>
       </c>
       <c r="AF5" s="83"/>
       <c r="AK5" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY5" s="90"/>
       <c r="AZ5" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA5" s="90"/>
       <c r="BB5" s="91" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="BC5" s="91"/>
       <c r="BD5" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.citic.com/uploadfile/2017/0525/20170525095412682.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE5" t="str">
         <f t="shared" ref="BE5:BE67" si="5">"&lt;a href="&amp;R5&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/5d4cc2c8-f9c9-4791-baf9-45bae3fe04db target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="6" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B6" s="84" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E6" s="88">
         <v>-33.15</v>
       </c>
       <c r="F6" s="88">
         <v>139.70131000000001</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I6" s="78">
         <f>J6+K6+L6</f>
         <v>1187</v>
       </c>
       <c r="J6" s="78"/>
       <c r="K6" s="78">
         <v>1187</v>
       </c>
       <c r="L6" s="78"/>
       <c r="M6" s="78"/>
       <c r="N6" s="78"/>
       <c r="O6" s="78"/>
       <c r="Q6" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="S6">
         <v>23.2</v>
       </c>
       <c r="T6">
         <v>44.4</v>
       </c>
       <c r="U6">
         <v>7.2</v>
       </c>
       <c r="V6">
         <v>0.21</v>
       </c>
       <c r="X6">
         <v>5.4</v>
       </c>
       <c r="Y6">
         <v>0</v>
       </c>
       <c r="AF6" s="83"/>
       <c r="AK6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL6" s="5" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AM6" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="AV6" s="5" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="AX6" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY6" s="90"/>
       <c r="AZ6" s="90"/>
       <c r="BA6" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB6" s="91"/>
       <c r="BC6" s="91" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="BD6" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE6" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9610&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="7" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B7" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D7" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E7" s="88">
         <v>-20.256</v>
       </c>
       <c r="F7" s="88">
         <v>119.11799999999999</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I7" s="78">
         <f>J7+K7+L7</f>
         <v>2010</v>
       </c>
       <c r="J7" s="78">
         <v>1100</v>
       </c>
       <c r="K7" s="78">
         <v>910</v>
       </c>
       <c r="L7" s="78"/>
       <c r="M7" s="78">
         <f>N7+O7</f>
         <v>970</v>
       </c>
       <c r="N7" s="78"/>
       <c r="O7" s="78">
         <v>970</v>
       </c>
       <c r="P7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q7" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="R7" s="5" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="S7">
         <v>36.5</v>
       </c>
       <c r="T7">
         <v>39.270000000000003</v>
       </c>
       <c r="U7">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="V7">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="W7">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="X7">
         <v>4.0999999999999996</v>
       </c>
       <c r="Y7">
         <v>15</v>
       </c>
       <c r="Z7">
         <v>68.900000000000006</v>
       </c>
       <c r="AA7">
         <v>4.0999999999999996</v>
       </c>
       <c r="AB7">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AC7">
         <v>1.2E-2</v>
       </c>
       <c r="AD7">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AF7" s="83">
         <f>AA7+AB7</f>
         <v>4.125</v>
       </c>
       <c r="AG7">
         <v>15</v>
       </c>
       <c r="AI7">
         <v>37.200000000000003</v>
       </c>
       <c r="AJ7" s="5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="AK7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL7" s="5" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="AT7">
         <v>3</v>
       </c>
       <c r="AV7" s="5"/>
       <c r="AW7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="AX7" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY7" s="90"/>
       <c r="AZ7" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA7" s="90"/>
       <c r="BB7" s="91" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="BC7" s="91"/>
       <c r="BD7" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE7" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/78fb7072-c666-4088-a7d9-b56b3cfa5fcb target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF7" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20090414/pdf/00943689.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="8" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B8" s="84" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E8" s="88">
         <v>-32.438000000000002</v>
       </c>
       <c r="F8" s="88">
         <v>141.149</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I8" s="78">
         <f t="shared" si="4"/>
         <v>4415</v>
       </c>
       <c r="J8" s="78">
         <v>1882</v>
       </c>
       <c r="K8" s="78">
         <v>2005</v>
       </c>
       <c r="L8" s="78">
         <v>528</v>
       </c>
       <c r="M8" s="78">
         <f>N8+O8</f>
         <v>2300</v>
       </c>
       <c r="N8" s="78"/>
       <c r="O8" s="78">
         <v>2300</v>
       </c>
       <c r="P8" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="Z8">
         <v>68.400000000000006</v>
       </c>
       <c r="AA8">
         <v>3.85</v>
       </c>
       <c r="AB8">
         <v>0.3</v>
       </c>
       <c r="AC8">
         <v>8.2000000000000007E-3</v>
       </c>
       <c r="AD8">
         <v>5.5999999999999999E-3</v>
       </c>
       <c r="AE8">
         <v>-2.66</v>
       </c>
       <c r="AF8" s="83">
         <f t="shared" ref="AF8:AF13" si="6">AA8+AB8</f>
         <v>4.1500000000000004</v>
       </c>
       <c r="AG8">
         <v>4</v>
       </c>
       <c r="AI8">
         <v>11.4</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AK8" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL8" s="5" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="AM8" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="AN8">
         <v>2025</v>
       </c>
       <c r="AO8">
         <v>4960</v>
       </c>
       <c r="AP8">
         <v>1360</v>
       </c>
       <c r="AQ8">
         <v>10.93</v>
       </c>
       <c r="AR8" s="78">
         <v>75.91</v>
       </c>
       <c r="AS8" s="78">
         <v>138.37</v>
       </c>
       <c r="AT8">
         <v>12</v>
       </c>
       <c r="AU8">
         <v>257</v>
       </c>
       <c r="AV8" s="5" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="AX8" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY8" s="90"/>
       <c r="AZ8" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA8" s="90"/>
       <c r="BB8" s="91"/>
       <c r="BC8" s="91"/>
       <c r="BD8" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF8" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/HIO/02820097.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="9" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B9" s="84" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E9" s="88">
         <v>-32.9565779717</v>
       </c>
       <c r="F9" s="88">
         <v>139.7123104325</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I9" s="78">
         <f t="shared" si="4"/>
         <v>3837</v>
       </c>
       <c r="J9" s="78">
         <v>1973</v>
       </c>
       <c r="K9" s="78">
         <v>1864</v>
       </c>
       <c r="L9" s="78"/>
       <c r="M9" s="78">
         <f>N9+O9</f>
         <v>1977</v>
       </c>
       <c r="N9" s="78"/>
       <c r="O9" s="78">
         <v>1977</v>
       </c>
       <c r="P9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="S9" s="92">
         <v>17.399999999999999</v>
       </c>
       <c r="T9" s="92">
         <v>48.92</v>
       </c>
       <c r="U9" s="92">
         <v>8.2799999999999994</v>
       </c>
       <c r="V9" s="92">
         <v>0.18</v>
       </c>
       <c r="W9" s="92"/>
       <c r="X9" s="92">
         <v>5.59</v>
       </c>
       <c r="Y9" s="92">
         <v>8</v>
       </c>
       <c r="Z9">
         <v>68.5</v>
       </c>
       <c r="AA9" s="92">
         <v>3.2</v>
       </c>
       <c r="AB9" s="92">
         <v>0.4</v>
       </c>
       <c r="AC9" s="92"/>
       <c r="AD9" s="92"/>
       <c r="AE9" s="92"/>
       <c r="AF9" s="83">
         <f t="shared" si="6"/>
         <v>3.6</v>
       </c>
       <c r="AG9" s="92"/>
       <c r="AH9" s="92">
         <v>38</v>
       </c>
       <c r="AI9" s="92"/>
       <c r="AJ9" s="5" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="AK9" t="s">
+        <v>538</v>
+      </c>
+      <c r="AL9" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="AL9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM9" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="AN9" s="5">
         <v>2021</v>
       </c>
       <c r="AO9">
         <v>572</v>
       </c>
       <c r="AP9">
         <v>296</v>
       </c>
       <c r="AQ9" s="92">
         <v>14</v>
       </c>
       <c r="AR9" s="92">
         <f>3.03+4.48+0.87+0.86+24.4</f>
         <v>33.64</v>
       </c>
       <c r="AS9" s="92">
         <v>66</v>
       </c>
       <c r="AT9" s="92">
         <v>1.9</v>
       </c>
       <c r="AU9" s="92">
         <v>68</v>
       </c>
       <c r="AV9" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AW9" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="AX9" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY9" s="90"/>
       <c r="AZ9" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA9" s="90"/>
       <c r="BB9" s="91"/>
       <c r="BC9" s="91" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="BD9" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE9" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=752&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF9" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://api.investi.com.au/api/announcements/mgt/1af6e7b4-894.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="10" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="B10" s="84" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="B10" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="D10" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E10" s="88">
         <v>-26.052320000000002</v>
       </c>
       <c r="F10" s="88">
         <v>117.2414</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="78">
         <f t="shared" si="4"/>
         <v>2871</v>
       </c>
       <c r="J10" s="78">
         <v>1160</v>
       </c>
       <c r="K10" s="78">
         <v>877</v>
       </c>
       <c r="L10" s="78">
         <v>834</v>
       </c>
       <c r="M10" s="78"/>
       <c r="N10" s="78"/>
       <c r="O10" s="78"/>
       <c r="Q10" s="5" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="S10">
         <v>30.7</v>
       </c>
       <c r="T10">
         <v>45.4</v>
       </c>
       <c r="U10">
         <v>0.7</v>
       </c>
       <c r="V10">
         <v>0.03</v>
       </c>
       <c r="X10">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y10">
         <v>22</v>
       </c>
       <c r="Z10">
         <v>68.5</v>
       </c>
       <c r="AA10">
         <v>3</v>
       </c>
       <c r="AB10">
         <v>0.03</v>
       </c>
       <c r="AC10">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="AF10" s="83">
         <f t="shared" si="6"/>
         <v>3.03</v>
       </c>
       <c r="AG10">
         <v>22</v>
       </c>
       <c r="AI10">
         <v>26.5</v>
       </c>
       <c r="AJ10" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="AK10" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL10" s="5" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="AM10" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="AN10" s="5">
         <v>2011</v>
       </c>
       <c r="AO10">
         <v>3700</v>
       </c>
       <c r="AR10">
         <v>33.659999999999997</v>
       </c>
       <c r="AT10">
         <v>22</v>
       </c>
       <c r="AV10" s="5"/>
       <c r="AW10" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="AX10" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY10" s="90"/>
       <c r="AZ10" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA10" s="90"/>
       <c r="BB10" s="91" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="BC10" s="91"/>
       <c r="BD10" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20100923/pdf/31snyf5cfp0x1v.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE10" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/aa5eda78-4085-4486-b600-5bbd9c9774ad target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF10" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="11" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B11" s="93" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D11" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E11" s="88">
         <v>-20.709499999999998</v>
       </c>
       <c r="F11" s="88">
         <v>117.0778</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I11" s="78">
         <f t="shared" si="4"/>
         <v>1915</v>
       </c>
       <c r="J11" s="78">
         <v>1434</v>
       </c>
       <c r="K11" s="78">
         <v>481</v>
       </c>
       <c r="L11" s="78"/>
       <c r="M11" s="78"/>
       <c r="N11" s="78"/>
       <c r="O11" s="78"/>
       <c r="P11" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="S11">
         <v>30.7</v>
       </c>
       <c r="T11">
         <v>40.6</v>
       </c>
       <c r="U11">
         <v>2.44</v>
       </c>
       <c r="V11">
         <v>0.03</v>
       </c>
       <c r="W11">
         <v>0.15</v>
       </c>
       <c r="X11">
         <v>6.78</v>
       </c>
       <c r="Y11">
         <v>20</v>
       </c>
       <c r="Z11">
         <v>61.8</v>
       </c>
@@ -10508,145 +10502,145 @@
         <v>10.3</v>
       </c>
       <c r="AB11">
         <v>0.62</v>
       </c>
       <c r="AC11">
         <v>0.01</v>
       </c>
       <c r="AD11">
         <v>0.15</v>
       </c>
       <c r="AE11">
         <v>-0.9</v>
       </c>
       <c r="AF11" s="83">
         <f t="shared" si="6"/>
         <v>10.92</v>
       </c>
       <c r="AG11">
         <v>20</v>
       </c>
       <c r="AI11">
         <v>31.8</v>
       </c>
       <c r="AJ11" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="AK11" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL11" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="AM11" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="AN11">
         <v>2008</v>
       </c>
       <c r="AT11">
         <v>15</v>
       </c>
       <c r="AV11" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="AW11" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="AX11" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY11" s="90"/>
       <c r="AZ11" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA11" s="90"/>
       <c r="BB11" s="91" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="BC11" s="91"/>
       <c r="BD11" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE11" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/67a0a806-a813-494d-a5c9-4e09fa8a709d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF11" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://sunmirror.net/pdfs/23_Nov-Al_Maynard-Cape_Lambert_Royalty.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="12" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="E12" s="88">
         <v>-29.218820000000001</v>
       </c>
       <c r="F12" s="88">
         <v>120.413937</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I12" s="78">
         <f t="shared" si="4"/>
         <v>1846</v>
       </c>
       <c r="J12" s="78">
         <v>1062</v>
       </c>
       <c r="K12" s="78">
         <v>784</v>
       </c>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
       <c r="N12" s="78"/>
       <c r="O12" s="78"/>
       <c r="P12" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q12" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="R12" s="5" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="S12">
         <v>29.48</v>
       </c>
       <c r="T12">
         <v>49.22</v>
       </c>
       <c r="U12">
         <v>2.06</v>
       </c>
       <c r="V12">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="W12">
         <v>0.3</v>
       </c>
       <c r="X12">
         <v>-0.57999999999999996</v>
       </c>
       <c r="Y12">
         <v>10</v>
       </c>
       <c r="Z12">
         <v>66.739999999999995</v>
       </c>
@@ -10654,758 +10648,758 @@
         <v>6.83</v>
       </c>
       <c r="AB12">
         <v>0.05</v>
       </c>
       <c r="AC12">
         <v>0.01</v>
       </c>
       <c r="AD12">
         <v>0.31</v>
       </c>
       <c r="AE12">
         <v>10</v>
       </c>
       <c r="AF12" s="83">
         <f t="shared" si="6"/>
         <v>6.88</v>
       </c>
       <c r="AG12">
         <v>10</v>
       </c>
       <c r="AI12">
         <v>36.68</v>
       </c>
       <c r="AJ12" s="5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="AK12" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL12" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="AM12" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="AV12" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="AX12" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY12" s="90"/>
       <c r="AZ12" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA12" s="90"/>
       <c r="BB12" s="91" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="BC12" s="91"/>
       <c r="BD12" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE12" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/378a4b19-2ad7-4953-8503-4d35b3e436da target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF12" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210923/pdf/450sc8lyh8ycd5.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="13" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E13" s="88">
         <v>-29.16019</v>
       </c>
       <c r="F13" s="88">
         <v>116.8005</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="78">
         <f t="shared" si="4"/>
         <v>1767</v>
       </c>
       <c r="J13" s="78">
         <v>1450</v>
       </c>
       <c r="K13" s="78">
         <v>317</v>
       </c>
       <c r="L13" s="78"/>
       <c r="M13" s="78">
         <f>N13+O13</f>
         <v>950.8</v>
       </c>
       <c r="N13" s="78"/>
       <c r="O13" s="78">
         <v>950.8</v>
       </c>
       <c r="P13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="S13">
         <v>36</v>
       </c>
       <c r="T13">
         <v>42.9</v>
       </c>
       <c r="U13">
         <v>1</v>
       </c>
       <c r="V13">
         <v>0.09</v>
       </c>
       <c r="W13">
         <v>0.12</v>
       </c>
       <c r="X13">
         <v>-0.7</v>
       </c>
       <c r="Y13">
         <v>20</v>
       </c>
       <c r="Z13">
         <v>65.5</v>
       </c>
       <c r="AA13">
         <v>8</v>
       </c>
       <c r="AB13">
         <v>0.1</v>
       </c>
       <c r="AC13">
         <v>0.03</v>
       </c>
       <c r="AD13">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AF13" s="83">
         <f t="shared" si="6"/>
         <v>8.1</v>
       </c>
       <c r="AH13">
         <v>75</v>
       </c>
       <c r="AJ13" s="5" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="AK13" t="s">
         <v>21</v>
       </c>
       <c r="AW13" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="AX13" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY13" s="90"/>
       <c r="AZ13" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA13" s="90"/>
       <c r="BB13" s="91" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="BC13" s="91"/>
       <c r="BD13" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE13" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/5041f035-f389-4298-8466-142fb1bee1b9 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF13" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.kararamining.com.au/high-grade-fe-magnetite/target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="14" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B14" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="D14" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="E14" s="88">
         <v>-29.577200000000001</v>
       </c>
       <c r="F14" s="88">
         <v>117.1614</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="78">
         <f t="shared" si="4"/>
         <v>1699</v>
       </c>
       <c r="J14" s="78">
         <f>422+19</f>
         <v>441</v>
       </c>
       <c r="K14" s="78">
         <v>960</v>
       </c>
       <c r="L14" s="78">
         <v>298</v>
       </c>
       <c r="M14" s="78"/>
       <c r="N14" s="78"/>
       <c r="O14" s="78"/>
       <c r="Q14" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Y14">
         <v>0</v>
       </c>
       <c r="Z14">
         <v>64.400000000000006</v>
       </c>
       <c r="AA14">
         <v>7.9</v>
       </c>
       <c r="AB14">
         <v>0.43</v>
       </c>
       <c r="AC14">
         <v>0.02</v>
       </c>
       <c r="AD14">
         <v>0.68700000000000006</v>
       </c>
       <c r="AE14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AF14" s="83">
         <f t="shared" ref="AF14:AF20" si="7">AA14+AB14</f>
         <v>8.33</v>
       </c>
       <c r="AI14">
         <v>35.1</v>
       </c>
       <c r="AJ14" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="AK14" t="s">
         <v>21</v>
       </c>
       <c r="AL14" s="5" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="AN14" s="5">
         <v>2006</v>
       </c>
       <c r="AO14">
         <v>715</v>
       </c>
       <c r="AR14">
         <v>28</v>
       </c>
       <c r="AT14">
         <v>5</v>
       </c>
       <c r="AV14" s="5" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="AW14" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="AX14" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY14" s="90"/>
       <c r="AZ14" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA14" s="90"/>
       <c r="BB14" s="91" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="BC14" s="91"/>
       <c r="BD14" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE14" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/459787ec-01f8-49b0-b542-db4c4d3cff66 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF14" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A95459 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="15" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D15" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E15" s="88">
         <v>-21.150908999999999</v>
       </c>
       <c r="F15" s="88">
         <v>116.11145500000001</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I15" s="78">
         <f t="shared" si="4"/>
         <v>1605</v>
       </c>
       <c r="J15" s="78">
         <v>1055</v>
       </c>
       <c r="K15" s="78">
         <v>550</v>
       </c>
       <c r="L15" s="78"/>
       <c r="M15" s="78">
         <f>N15+O15</f>
         <v>859</v>
       </c>
       <c r="N15" s="78"/>
       <c r="O15" s="78">
         <v>859</v>
       </c>
       <c r="P15" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="R15" s="5" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="S15">
         <v>31.2</v>
       </c>
       <c r="Y15">
         <v>15</v>
       </c>
       <c r="Z15">
         <v>69</v>
       </c>
       <c r="AA15">
         <v>3.9</v>
       </c>
       <c r="AB15">
         <v>0.1</v>
       </c>
       <c r="AC15">
         <v>0.02</v>
       </c>
       <c r="AF15" s="83">
         <f t="shared" si="7"/>
         <v>4</v>
       </c>
       <c r="AH15">
         <v>32</v>
       </c>
       <c r="AI15">
         <v>32.700000000000003</v>
       </c>
       <c r="AJ15" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AK15" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL15" s="5" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="AN15" s="5">
         <v>2012</v>
       </c>
       <c r="AV15" s="5" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="AW15" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="AX15" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY15" s="90"/>
       <c r="AZ15" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA15" s="90"/>
       <c r="BB15" s="91" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="BC15" s="91"/>
       <c r="BD15" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE15" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/bfa106c1-c86b-4c33-95e5-552b71223d0f target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF15" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150219/pdf/42wqg926pgxhhf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="16" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B16" s="84" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E16" s="88">
         <v>-32.452100000000002</v>
       </c>
       <c r="F16" s="88">
         <v>140.8904</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I16" s="78">
         <f t="shared" si="4"/>
         <v>1550</v>
       </c>
       <c r="J16" s="78"/>
       <c r="K16" s="78">
         <v>1550</v>
       </c>
       <c r="L16" s="78"/>
       <c r="M16" s="78"/>
       <c r="N16" s="78"/>
       <c r="O16" s="78"/>
       <c r="P16" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q16" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="R16" s="5" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="S16">
         <v>18.7</v>
       </c>
       <c r="T16">
         <v>49.6</v>
       </c>
       <c r="U16">
         <v>8.8000000000000007</v>
       </c>
       <c r="V16">
         <v>0.2</v>
       </c>
       <c r="X16">
         <v>2.8</v>
       </c>
       <c r="Y16">
         <v>10</v>
       </c>
       <c r="Z16">
         <v>69.8</v>
       </c>
       <c r="AA16">
         <v>2.8</v>
       </c>
       <c r="AB16">
         <v>0.4</v>
       </c>
       <c r="AC16">
         <v>2E-3</v>
       </c>
       <c r="AD16">
         <v>2E-3</v>
       </c>
       <c r="AE16">
         <v>-3.3</v>
       </c>
       <c r="AF16" s="83">
         <f t="shared" si="7"/>
         <v>3.1999999999999997</v>
       </c>
       <c r="AG16">
         <v>10</v>
       </c>
       <c r="AI16">
         <v>15.2</v>
       </c>
       <c r="AJ16" s="5" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="AK16" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL16" s="5" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="AM16" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="AX16" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY16" s="90"/>
       <c r="AZ16" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA16" s="90"/>
       <c r="BB16" s="91"/>
       <c r="BC16" s="91" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="BD16" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://company-announcements.afr.com/asx/mgt/388fcf20-5548-11f0-ab50-fa3dfe1111bc.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE16" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8361&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF16" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2924-02348361-6A1022608&amp;v=4a466cc3f899e00730cfbfcd5ab8940c41f474b6 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="17" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B17" s="84" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E17" s="88">
         <v>-32.997999999999998</v>
       </c>
       <c r="F17" s="88">
         <v>137.15600000000001</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="78">
         <f t="shared" si="4"/>
         <v>1541</v>
       </c>
       <c r="J17" s="78"/>
       <c r="K17" s="78">
         <v>1541</v>
       </c>
       <c r="L17" s="78"/>
       <c r="M17" s="78"/>
       <c r="N17" s="78"/>
       <c r="O17" s="78"/>
       <c r="Q17" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="R17" s="5" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="S17">
         <v>30.4</v>
       </c>
       <c r="T17">
         <v>48.8</v>
       </c>
       <c r="Z17">
         <v>65.400000000000006</v>
       </c>
       <c r="AA17">
         <v>8.1</v>
       </c>
       <c r="AB17">
         <v>0.09</v>
       </c>
       <c r="AD17">
         <v>0.19</v>
       </c>
       <c r="AF17" s="83">
         <f t="shared" si="7"/>
         <v>8.19</v>
       </c>
       <c r="AH17">
         <v>38</v>
       </c>
       <c r="AI17">
         <v>34.299999999999997</v>
       </c>
       <c r="AJ17" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK17" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL17" s="5" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="AM17" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="AW17" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="AX17" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY17" s="90"/>
       <c r="AZ17" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA17" s="90"/>
       <c r="BB17" s="91"/>
       <c r="BC17" s="91" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="BD17" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE17" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=7248&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF17" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="18" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B18" s="84" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D18" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="E18" s="88">
         <v>-29.068850000000001</v>
       </c>
       <c r="F18" s="88">
         <v>120.32723</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I18" s="78">
         <f t="shared" si="4"/>
         <v>1291</v>
       </c>
       <c r="J18" s="78">
         <v>380</v>
       </c>
       <c r="K18" s="78">
         <v>911</v>
       </c>
       <c r="L18" s="78"/>
       <c r="M18" s="78"/>
       <c r="N18" s="78"/>
       <c r="O18" s="78"/>
       <c r="P18" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q18" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="R18" s="5" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="S18">
         <v>33.520000000000003</v>
       </c>
       <c r="T18">
         <v>46.77</v>
       </c>
       <c r="U18">
         <v>1.02</v>
       </c>
       <c r="V18">
         <v>6.3E-2</v>
       </c>
       <c r="W18">
         <v>0.157</v>
       </c>
       <c r="X18">
         <v>-1.01</v>
       </c>
       <c r="Z18">
         <v>67.44</v>
       </c>
       <c r="AA18">
         <v>5.95</v>
       </c>
@@ -11413,700 +11407,700 @@
         <v>0.03</v>
       </c>
       <c r="AC18">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AD18">
         <v>7.8E-2</v>
       </c>
       <c r="AE18">
         <v>-2.99</v>
       </c>
       <c r="AF18" s="83">
         <f t="shared" si="7"/>
         <v>5.98</v>
       </c>
       <c r="AG18">
         <v>15</v>
       </c>
       <c r="AH18">
         <v>45</v>
       </c>
       <c r="AI18">
         <v>43.9</v>
       </c>
       <c r="AJ18" s="5" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="AK18" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL18" s="5" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5">
         <v>2024</v>
       </c>
       <c r="AO18">
         <v>5031</v>
       </c>
       <c r="AP18">
         <v>363</v>
       </c>
       <c r="AR18">
         <v>98.8</v>
       </c>
       <c r="AT18">
         <v>12</v>
       </c>
       <c r="AX18" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY18" s="90"/>
       <c r="AZ18" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA18" s="90"/>
       <c r="BB18" s="91" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="BC18" s="91"/>
       <c r="BD18" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE18" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/8492d996-2abf-4c7d-8430-2c7a40973111 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF18" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://minedocs.com/28/Hawthorn-Resources-Ltd-MRE-07012024.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="19" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B19" s="84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E19" s="88">
         <v>-30.044236999999999</v>
       </c>
       <c r="F19" s="88">
         <v>120.007453</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I19" s="78">
         <f t="shared" si="4"/>
         <v>1269.7</v>
       </c>
       <c r="J19" s="78">
         <v>218.7</v>
       </c>
       <c r="K19" s="78">
         <f>449.1+334+69+130+15</f>
         <v>997.1</v>
       </c>
       <c r="L19" s="78">
         <v>53.9</v>
       </c>
       <c r="M19" s="78">
         <f>N19+O19</f>
         <v>236.6</v>
       </c>
       <c r="N19" s="78">
         <v>51.9</v>
       </c>
       <c r="O19" s="78">
         <v>184.7</v>
       </c>
       <c r="P19" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q19" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="R19" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="S19">
         <v>28.344553831613766</v>
       </c>
       <c r="T19">
         <v>49.688973773332279</v>
       </c>
       <c r="U19">
         <v>1.3254469559738522</v>
       </c>
       <c r="V19">
         <v>1.0045837599432936E-2</v>
       </c>
       <c r="X19">
         <v>0.87256044734976757</v>
       </c>
       <c r="Y19">
         <v>15</v>
       </c>
       <c r="Z19">
         <v>66.099999999999994</v>
       </c>
       <c r="AA19">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB19">
         <v>0.1</v>
       </c>
       <c r="AC19">
         <v>0.02</v>
       </c>
       <c r="AD19">
         <v>0.6</v>
       </c>
       <c r="AE19">
         <v>-2.7</v>
       </c>
       <c r="AF19" s="83">
         <f t="shared" si="7"/>
         <v>5</v>
       </c>
       <c r="AG19">
         <v>15</v>
       </c>
       <c r="AI19" s="89">
         <v>30.778924155312275</v>
       </c>
       <c r="AJ19" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="AK19" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL19" s="5" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="AM19" s="92" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="AN19" s="5">
         <v>2022</v>
       </c>
       <c r="AO19">
         <f>862.7+598</f>
         <v>1460.7</v>
       </c>
       <c r="AP19">
         <v>816</v>
       </c>
       <c r="AQ19">
         <v>13</v>
       </c>
       <c r="AR19">
         <v>101.05</v>
       </c>
       <c r="AT19">
         <v>3</v>
       </c>
       <c r="AU19">
         <v>74</v>
       </c>
       <c r="AV19" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="AW19" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="AX19" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY19" s="90"/>
       <c r="AZ19" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA19" s="90"/>
       <c r="BB19" s="91" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="BC19" s="91"/>
       <c r="BD19" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://macarthurminerals.com/wp-content/uploads/2022/04/LGIO1-EN-00000-G-R-9006-1.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE19" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/4589687e-adab-4466-a661-bd0a0d0f43df target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF19" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20220321/pdf/45767f9j59nd4m.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="20" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B20" s="84" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="D20" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E20" s="88">
         <v>-34.536861217199998</v>
       </c>
       <c r="F20" s="88">
         <v>118.5018337433</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I20" s="78">
         <f t="shared" si="4"/>
         <v>1257</v>
       </c>
       <c r="J20" s="78">
         <v>100</v>
       </c>
       <c r="K20" s="78">
         <v>734</v>
       </c>
       <c r="L20" s="78">
         <v>423</v>
       </c>
       <c r="M20" s="78">
         <f>N20+O20</f>
         <v>412</v>
       </c>
       <c r="N20" s="78"/>
       <c r="O20" s="78">
         <v>412</v>
       </c>
       <c r="P20" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q20" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="R20" s="5" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="Y20">
         <v>10</v>
       </c>
       <c r="Z20">
         <v>69.400000000000006</v>
       </c>
       <c r="AA20">
         <v>1.4</v>
       </c>
       <c r="AB20">
         <v>1.3</v>
       </c>
       <c r="AC20">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AD20">
         <v>0.6</v>
       </c>
       <c r="AE20">
         <v>-2.8</v>
       </c>
       <c r="AF20" s="83">
         <f t="shared" si="7"/>
         <v>2.7</v>
       </c>
       <c r="AG20">
         <v>10</v>
       </c>
       <c r="AH20">
         <v>75</v>
       </c>
       <c r="AI20">
         <v>33.799999999999997</v>
       </c>
       <c r="AJ20" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="AK20" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL20" s="5" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5">
         <v>2024</v>
       </c>
       <c r="AO20">
         <v>2340</v>
       </c>
       <c r="AP20">
         <v>877</v>
       </c>
       <c r="AQ20">
         <v>14.8</v>
       </c>
       <c r="AR20">
         <v>87.7</v>
       </c>
       <c r="AS20">
         <v>117.1</v>
       </c>
       <c r="AT20">
         <v>5</v>
       </c>
       <c r="AV20" s="5" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="AW20" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="AX20" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY20" s="90"/>
       <c r="AZ20" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA20" s="90"/>
       <c r="BB20" s="91" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="BC20" s="91"/>
       <c r="BD20" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE20" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/4e365f61-c6f6-423a-8b5e-85e10b812902 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF20" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/4370fe56-65a1-400e-8f72-58ed89e6bb98.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="21" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B21" s="84" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E21" s="88">
         <v>-20.929976</v>
       </c>
       <c r="F21" s="88">
         <v>116.404039</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I21" s="78">
         <f t="shared" si="4"/>
         <v>1106</v>
       </c>
       <c r="J21" s="78"/>
       <c r="K21" s="78">
         <v>1106</v>
       </c>
       <c r="L21" s="78"/>
       <c r="M21" s="78"/>
       <c r="N21" s="78"/>
       <c r="O21" s="78"/>
       <c r="P21" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q21" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="R21" s="5" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="S21">
         <v>30.4</v>
       </c>
       <c r="T21">
         <v>44</v>
       </c>
       <c r="U21">
         <v>2.2999999999999998</v>
       </c>
       <c r="V21">
         <v>0.06</v>
       </c>
       <c r="X21">
         <v>1.2</v>
       </c>
       <c r="Y21">
         <v>26</v>
       </c>
       <c r="Z21">
         <v>69</v>
       </c>
       <c r="AF21" s="83"/>
       <c r="AG21">
         <v>26</v>
       </c>
       <c r="AH21">
         <v>24</v>
       </c>
       <c r="AI21">
         <v>32</v>
       </c>
       <c r="AJ21" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AK21" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV21" s="5"/>
       <c r="AX21" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY21" s="90"/>
       <c r="AZ21" s="90"/>
       <c r="BA21" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB21" s="91" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="BC21" s="91"/>
       <c r="BD21" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE21" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/440df72d-ee0c-4664-9d97-92d34fcec326 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF21" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120604/pdf/01302731.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="22" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B22" s="84" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D22" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E22" s="88">
         <v>-32.193662000000003</v>
       </c>
       <c r="F22" s="88">
         <v>140.53446</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I22" s="78">
         <f t="shared" si="4"/>
         <v>1062.7</v>
       </c>
       <c r="J22" s="78">
         <f>214+114.8</f>
         <v>328.8</v>
       </c>
       <c r="K22" s="78">
         <f>70.7+206.3+160.9+296</f>
         <v>733.9</v>
       </c>
       <c r="L22" s="78"/>
       <c r="M22" s="78"/>
       <c r="N22" s="78"/>
       <c r="O22" s="78"/>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q22" s="5" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="R22" s="5" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="Z22" s="89">
         <v>69.580552121961276</v>
       </c>
       <c r="AA22" s="89">
         <v>2.82032550473836</v>
       </c>
       <c r="AB22" s="89">
         <v>0.25234445817882162</v>
       </c>
       <c r="AC22" s="89">
         <v>7.9950556242274415E-3</v>
       </c>
       <c r="AD22" s="89">
         <v>1.007416563658838E-2</v>
       </c>
       <c r="AE22" s="89">
         <v>-3.1</v>
       </c>
       <c r="AF22" s="83">
         <f>AA22+AB22</f>
         <v>3.0726699629171814</v>
       </c>
       <c r="AG22" s="78">
         <v>10</v>
       </c>
       <c r="AH22" s="89">
         <v>38</v>
       </c>
       <c r="AI22">
         <v>22.77</v>
       </c>
       <c r="AJ22" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="AK22" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL22" s="5" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="AU22">
         <f>10.2+36.7+57.6+138</f>
         <v>242.5</v>
       </c>
       <c r="AV22" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="AW22" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="AX22" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY22" s="90"/>
       <c r="AZ22" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA22" s="90"/>
       <c r="BB22" s="91"/>
       <c r="BC22" s="91" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="BD22" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE22" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9465&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF22" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.lodestonemines.com/_files/ugd/22b2ca_5c2031f2e1204b5e8a6b05855fe3e0c9.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="23" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E23" s="88">
         <v>-25.540747</v>
       </c>
       <c r="F23" s="88">
         <v>118.52033900000001</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I23" s="78">
         <f t="shared" si="4"/>
         <v>954</v>
       </c>
       <c r="J23" s="78">
         <v>192</v>
       </c>
       <c r="K23" s="78">
         <v>762</v>
       </c>
       <c r="L23" s="78"/>
       <c r="M23" s="78"/>
       <c r="N23" s="78"/>
       <c r="O23" s="78"/>
       <c r="P23" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q23" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="R23" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="S23">
         <v>27.5</v>
       </c>
       <c r="T23">
         <v>46.3</v>
       </c>
       <c r="U23">
         <v>3.7</v>
       </c>
       <c r="V23">
         <v>0.245</v>
       </c>
       <c r="W23">
         <v>0.04</v>
       </c>
       <c r="X23">
         <v>5.03</v>
       </c>
       <c r="Y23">
         <v>15</v>
       </c>
       <c r="Z23">
         <v>64.599999999999994</v>
       </c>
@@ -12114,671 +12108,671 @@
         <v>8.4</v>
       </c>
       <c r="AB23">
         <v>0.3</v>
       </c>
       <c r="AC23">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="AD23">
         <v>0.03</v>
       </c>
       <c r="AF23" s="83">
         <f>AA23+AB23</f>
         <v>8.7000000000000011</v>
       </c>
       <c r="AG23">
         <v>15</v>
       </c>
       <c r="AH23">
         <v>38</v>
       </c>
       <c r="AI23">
         <v>22.5</v>
       </c>
       <c r="AJ23" s="5" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="AK23" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL23" s="5" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="AM23" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="AV23" s="5"/>
       <c r="AX23" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY23" s="90"/>
       <c r="AZ23" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA23" s="90"/>
       <c r="BB23" s="91" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="BC23" s="91"/>
       <c r="BD23" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://aust-sino.com/files/files/987_220._Telecom_Hill_Mineral_Resource_Estimate_Update_-_04Apr2022.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE23" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/27236849-4c89-40ea-b8c2-c29220fcae3a target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF23" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20171220/pdf/43qbd05dkr2qnq.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="24" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B24" s="84" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D24" s="82" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E24" s="88">
         <v>-21.014544000000001</v>
       </c>
       <c r="F24" s="88">
         <v>116.152123</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I24" s="78">
         <f t="shared" si="4"/>
         <v>914</v>
       </c>
       <c r="J24" s="78"/>
       <c r="K24" s="78">
         <v>914</v>
       </c>
       <c r="L24" s="78"/>
       <c r="M24" s="78"/>
       <c r="N24" s="78"/>
       <c r="O24" s="78"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="R24" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="S24">
         <v>21.4</v>
       </c>
       <c r="AF24" s="83"/>
       <c r="AK24" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV24" s="5" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="AX24" s="90"/>
       <c r="AY24" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ24" s="90"/>
       <c r="BA24" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB24" s="91" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="BC24" s="91"/>
       <c r="BD24" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE24" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/073a114a-f223-4893-9aec-a7b15c1cef7c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="25" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E25" s="88">
         <v>-28.794599999999999</v>
       </c>
       <c r="F25" s="88">
         <v>119.6344</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I25" s="78">
         <f t="shared" si="4"/>
         <v>822.6</v>
       </c>
       <c r="J25" s="78">
         <v>597.1</v>
       </c>
       <c r="K25" s="78">
         <v>65.099999999999994</v>
       </c>
       <c r="L25" s="78">
         <v>160.4</v>
       </c>
       <c r="M25" s="78"/>
       <c r="N25" s="78"/>
       <c r="O25" s="78"/>
       <c r="P25" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q25" s="5" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="R25" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="S25">
         <v>32.6</v>
       </c>
       <c r="T25">
         <v>49.3</v>
       </c>
       <c r="U25">
         <v>0.5</v>
       </c>
       <c r="Z25" s="5">
         <v>66</v>
       </c>
       <c r="AA25">
         <v>4.5</v>
       </c>
       <c r="AF25" s="83">
         <f>AA25+AB25</f>
         <v>4.5</v>
       </c>
       <c r="AH25">
         <v>38</v>
       </c>
       <c r="AI25">
         <v>40</v>
       </c>
       <c r="AJ25" s="5" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="AK25" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL25" s="5" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="AM25" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="AV25" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="AX25" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY25" s="90"/>
       <c r="AZ25" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA25" s="90"/>
       <c r="BB25" s="91" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="BC25" s="91"/>
       <c r="BD25" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://cashmereiron.com/wp-content/uploads/2022/10/Cashmere_Iron_-_Global_Iron_Conference.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE25" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/79f7c36c-dc97-4c68-b883-f142a6144565 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF25" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cashmereiron.com/project-information/history-of-deposit-exploration/#:~:text=Metallurgical%20studies%20show%20that%20a,within%20the%20Measured%2FIndicated%20categories. target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="26" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B26" s="84" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D26" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="E26" s="88">
         <v>-24.931000000000001</v>
       </c>
       <c r="F26" s="88">
         <v>119.6708</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I26" s="78">
         <f t="shared" si="4"/>
         <v>714</v>
       </c>
       <c r="J26" s="78"/>
       <c r="K26" s="78">
         <v>714</v>
       </c>
       <c r="L26" s="78"/>
       <c r="M26" s="78"/>
       <c r="N26" s="78"/>
       <c r="O26" s="78"/>
       <c r="P26" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q26" s="5" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="R26" s="5" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="S26">
         <v>27.4</v>
       </c>
       <c r="T26">
         <v>49.6</v>
       </c>
       <c r="U26">
         <v>4.18</v>
       </c>
       <c r="V26">
         <v>0.11</v>
       </c>
       <c r="W26">
         <v>0.02</v>
       </c>
       <c r="X26">
         <v>2.68</v>
       </c>
       <c r="Y26">
         <v>0</v>
       </c>
       <c r="Z26" s="5">
         <v>68</v>
       </c>
       <c r="AA26">
         <v>4</v>
       </c>
       <c r="AB26">
         <v>0.6</v>
       </c>
       <c r="AC26">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AD26">
         <v>2E-3</v>
       </c>
       <c r="AF26" s="83">
         <f>AA26+AB26</f>
         <v>4.5999999999999996</v>
       </c>
       <c r="AJ26" s="5" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="AK26" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV26" s="5" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="AX26" s="90"/>
       <c r="AY26" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ26" s="90"/>
       <c r="BA26" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB26" s="91" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="BC26" s="91"/>
       <c r="BD26" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20200624/pdf/02247581.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE26" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/da18445a-79a5-48ec-ab75-f904da89ffe2 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF26" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20090923/pdf/31kwfdc1y1ffhw.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="27" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B27" s="84" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D27" s="82" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E27" s="88">
         <v>-28.437200000000001</v>
       </c>
       <c r="F27" s="88">
         <v>116.72929999999999</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I27" s="78">
         <f t="shared" si="4"/>
         <v>698</v>
       </c>
       <c r="J27" s="78">
         <v>311</v>
       </c>
       <c r="K27" s="78">
         <v>387</v>
       </c>
       <c r="L27" s="78"/>
       <c r="M27" s="78"/>
       <c r="N27" s="78"/>
       <c r="O27" s="78"/>
       <c r="P27" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q27" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="R27" s="5" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="S27">
         <v>29.3</v>
       </c>
       <c r="T27">
         <v>48.6</v>
       </c>
       <c r="U27">
         <v>2.2000000000000002</v>
       </c>
       <c r="V27">
         <v>0.04</v>
       </c>
       <c r="X27">
         <v>1.6</v>
       </c>
       <c r="Y27">
         <v>20</v>
       </c>
       <c r="AF27" s="83"/>
       <c r="AK27" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV27" s="5"/>
       <c r="AX27" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY27" s="90"/>
       <c r="AZ27" s="90"/>
       <c r="BA27" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB27" s="91" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="BC27" s="91"/>
       <c r="BD27" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20150216/pdf/42wmnsvt7rkbj6.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE27" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/group-details/f811400c-a3ab-47b4-89ae-e810ff736134 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="28" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B28" s="84" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D28" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E28" s="88">
         <v>-30.305616580300001</v>
       </c>
       <c r="F28" s="88">
         <v>134.76111317580001</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I28" s="78">
         <f t="shared" si="4"/>
         <v>688.85</v>
       </c>
       <c r="J28" s="78">
         <v>427.61</v>
       </c>
       <c r="K28" s="78">
         <v>261.24</v>
       </c>
       <c r="L28" s="78"/>
       <c r="M28" s="78"/>
       <c r="N28" s="78"/>
       <c r="O28" s="78"/>
       <c r="P28" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q28" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="R28" s="5" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="S28">
         <v>30.91</v>
       </c>
       <c r="T28">
         <v>38.26</v>
       </c>
       <c r="U28">
         <v>2.13</v>
       </c>
       <c r="V28">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="Y28">
         <v>15</v>
       </c>
       <c r="Z28">
         <v>68</v>
       </c>
       <c r="AA28">
         <v>4.5</v>
       </c>
       <c r="AB28">
         <v>0.16</v>
       </c>
       <c r="AC28">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="AD28">
         <v>0.02</v>
       </c>
       <c r="AE28">
         <v>-2.8</v>
       </c>
       <c r="AF28" s="83">
         <f>AA28+AB28</f>
         <v>4.66</v>
       </c>
       <c r="AH28">
         <v>25</v>
       </c>
       <c r="AJ28" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="AK28" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL28" s="5" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="AN28" s="5">
         <v>2013</v>
       </c>
       <c r="AO28">
         <v>1733</v>
       </c>
       <c r="AR28">
         <v>71.48</v>
       </c>
       <c r="AT28">
         <v>5</v>
       </c>
       <c r="AV28" s="5" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="AX28" s="90"/>
       <c r="AY28" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ28" s="90"/>
       <c r="BA28" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB28" s="91"/>
       <c r="BC28" s="91" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="BD28" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20121004/pdf/01340154.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE28" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3011&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF28" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130403/pdf/42f10svxcppwx2.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="29" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B29" s="84" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D29" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="E29" s="88">
         <v>-29.426174</v>
       </c>
       <c r="F29" s="88">
         <v>117.151549</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I29" s="78">
         <f t="shared" si="4"/>
         <v>644</v>
       </c>
       <c r="J29" s="78"/>
       <c r="K29" s="78">
         <v>644</v>
       </c>
       <c r="L29" s="78"/>
       <c r="M29" s="78"/>
       <c r="N29" s="78"/>
       <c r="O29" s="78"/>
       <c r="P29" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q29" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="R29" s="5" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="S29">
         <v>30.2</v>
       </c>
       <c r="T29">
         <v>43.8</v>
       </c>
       <c r="U29">
         <v>3.89</v>
       </c>
       <c r="V29">
         <v>0.06</v>
       </c>
       <c r="W29">
         <v>1.28</v>
       </c>
       <c r="X29">
         <v>2.63</v>
       </c>
       <c r="Y29">
         <v>20</v>
       </c>
       <c r="Z29" s="89">
         <v>64.3</v>
       </c>
@@ -12787,724 +12781,724 @@
       </c>
       <c r="AB29" s="89">
         <v>0.32</v>
       </c>
       <c r="AC29" s="89">
         <v>0.02</v>
       </c>
       <c r="AD29" s="89">
         <v>0.37</v>
       </c>
       <c r="AE29" s="89">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AF29" s="83">
         <f>AA29+AB29</f>
         <v>9.82</v>
       </c>
       <c r="AG29" s="89"/>
       <c r="AH29">
         <v>25</v>
       </c>
       <c r="AI29">
         <v>31.7</v>
       </c>
       <c r="AJ29" s="5" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="AK29" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AU29">
         <v>204</v>
       </c>
       <c r="AV29" s="5"/>
       <c r="AX29" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY29" s="90"/>
       <c r="AZ29" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA29" s="90"/>
       <c r="BB29" s="91" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="BC29" s="91"/>
       <c r="BD29" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE29" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/c4f15be1-f515-4a9c-8a08-af901a1f8f20 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF29" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20181019/pdf/02036550.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="30" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D30" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E30" s="88">
         <v>-30.009419999999999</v>
       </c>
       <c r="F30" s="88">
         <v>135.15004999999999</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I30" s="78">
         <f t="shared" si="4"/>
         <v>620.1</v>
       </c>
       <c r="J30" s="78"/>
       <c r="K30" s="78">
         <v>620.1</v>
       </c>
       <c r="L30" s="78"/>
       <c r="M30" s="78"/>
       <c r="N30" s="78"/>
       <c r="O30" s="78"/>
       <c r="Q30" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="R30" s="5" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="S30">
         <v>35</v>
       </c>
       <c r="T30">
         <v>41.7</v>
       </c>
       <c r="U30">
         <v>0.9</v>
       </c>
       <c r="Z30">
         <v>65</v>
       </c>
       <c r="AF30" s="83"/>
       <c r="AI30">
         <v>40</v>
       </c>
       <c r="AJ30" s="5" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="AK30" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL30" s="5" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="AM30" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="AV30" s="5" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="AW30" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="AX30" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY30" s="90"/>
       <c r="AZ30" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA30" s="90"/>
       <c r="BB30" s="91"/>
       <c r="BC30" s="91" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="BD30" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE30" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3003&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF30" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20071025/pdf/315bntb6zxqhz0.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="31" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E31" s="88">
         <v>-28.341699999999999</v>
       </c>
       <c r="F31" s="88">
         <v>116.8186</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I31" s="78">
         <f t="shared" si="4"/>
         <v>572.5</v>
       </c>
       <c r="J31" s="78"/>
       <c r="K31" s="78">
         <v>572.5</v>
       </c>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="Q31" s="5" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="R31" s="5" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="S31">
         <v>27.5</v>
       </c>
       <c r="T31">
         <v>47.84</v>
       </c>
       <c r="U31">
         <v>5.42</v>
       </c>
       <c r="V31">
         <v>0.06</v>
       </c>
       <c r="X31">
         <v>0.25</v>
       </c>
       <c r="Y31">
         <v>23</v>
       </c>
       <c r="Z31">
         <v>67</v>
       </c>
       <c r="AA31">
         <v>5.36</v>
       </c>
       <c r="AB31">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC31">
         <v>1.2E-2</v>
       </c>
       <c r="AD31">
         <v>2.3E-2</v>
       </c>
       <c r="AF31" s="83">
         <f t="shared" ref="AF31:AF38" si="8">AA31+AB31</f>
         <v>5.94</v>
       </c>
       <c r="AJ31" s="5" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AK31" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL31" s="5" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="AM31" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="AN31" s="5"/>
       <c r="AT31">
         <v>5</v>
       </c>
       <c r="AV31" s="5" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="AX31" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY31" s="90"/>
       <c r="AZ31" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA31" s="90"/>
       <c r="BB31" s="91" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="BC31" s="91"/>
       <c r="BD31" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE31" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/6f4cc4c5-ec43-4d7f-87f3-a704a5b02ccb target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF31" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120713/pdf/427dg2rmmmf732.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="32" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B32" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E32" s="88">
         <v>-29.390577189999998</v>
       </c>
       <c r="F32" s="88">
         <v>135.03504018999999</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I32" s="78">
         <f t="shared" si="4"/>
         <v>569</v>
       </c>
       <c r="J32" s="78"/>
       <c r="K32" s="78">
         <v>569</v>
       </c>
       <c r="L32" s="78"/>
       <c r="M32" s="78"/>
       <c r="N32" s="78"/>
       <c r="O32" s="78"/>
       <c r="P32" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q32" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="R32" s="5" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="S32">
         <v>27.1</v>
       </c>
       <c r="T32">
         <v>45.7</v>
       </c>
       <c r="U32">
         <v>6.83</v>
       </c>
       <c r="V32">
         <v>0.13300000000000001</v>
       </c>
       <c r="W32">
         <v>0.03</v>
       </c>
       <c r="Y32">
         <v>18</v>
       </c>
       <c r="Z32">
         <v>68.5</v>
       </c>
       <c r="AA32">
         <v>2.11</v>
       </c>
       <c r="AB32">
         <v>0.32</v>
       </c>
       <c r="AC32">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AD32">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AF32" s="83">
         <f t="shared" si="8"/>
         <v>2.4299999999999997</v>
       </c>
       <c r="AH32">
         <v>80</v>
       </c>
       <c r="AI32">
         <v>35.5</v>
       </c>
       <c r="AJ32" s="5" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="AK32" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AN32" s="5">
         <v>2013</v>
       </c>
       <c r="AO32">
         <v>294.60000000000002</v>
       </c>
       <c r="AP32">
         <v>288.60000000000002</v>
       </c>
       <c r="AQ32">
         <v>20.9</v>
       </c>
       <c r="AR32">
         <v>77.44</v>
       </c>
       <c r="AT32">
         <v>2.5</v>
       </c>
       <c r="AU32">
         <v>57.4</v>
       </c>
       <c r="AV32" s="5" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="AW32" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="AX32" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY32" s="90"/>
       <c r="AZ32" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA32" s="90"/>
       <c r="BB32" s="91"/>
       <c r="BC32" s="91" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="BD32" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120301/pdf/01274782.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE32" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3760&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF32" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/ida/announcements/imx-reports-favourable-metallurgical-test-results-XX642474 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="33" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="B33" s="84" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="D33" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="E33" s="88">
         <v>-22.679697999999998</v>
       </c>
       <c r="F33" s="88">
         <v>115.519873</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I33" s="78">
         <f t="shared" si="4"/>
         <v>565.70000000000005</v>
       </c>
       <c r="J33" s="78"/>
       <c r="K33" s="78">
         <v>565.70000000000005</v>
       </c>
       <c r="L33" s="78"/>
       <c r="M33" s="78"/>
       <c r="N33" s="78"/>
       <c r="O33" s="78"/>
       <c r="P33" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q33" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="R33" s="5" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="S33">
         <v>30</v>
       </c>
       <c r="T33">
         <v>48.1</v>
       </c>
       <c r="U33">
         <v>2.2000000000000002</v>
       </c>
       <c r="V33">
         <v>0.1</v>
       </c>
       <c r="W33">
         <v>0.46</v>
       </c>
       <c r="X33">
         <v>-0.4</v>
       </c>
       <c r="Z33">
         <v>69.900000000000006</v>
       </c>
       <c r="AA33">
         <v>2.4</v>
       </c>
       <c r="AB33">
         <v>0.1</v>
       </c>
       <c r="AC33">
         <v>0.01</v>
       </c>
       <c r="AD33">
         <v>1.1000000000000001</v>
       </c>
       <c r="AE33">
         <v>-2.7</v>
       </c>
       <c r="AF33" s="83">
         <f t="shared" si="8"/>
         <v>2.5</v>
       </c>
       <c r="AI33">
         <v>24.8</v>
       </c>
       <c r="AJ33" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>148</v>
+      </c>
+      <c r="AL33" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>773</v>
+      </c>
+      <c r="AV33" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="AK33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AX33" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY33" s="90"/>
       <c r="AZ33" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA33" s="90"/>
       <c r="BB33" s="91" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="BC33" s="91"/>
       <c r="BD33" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE33" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/4f672cbe-9570-4381-9363-7412ff7c2bb3 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF33" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/ZNC/01644858.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="34" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B34" s="84" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D34" s="82" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E34" s="88">
         <v>-30.3757890561</v>
       </c>
       <c r="F34" s="88">
         <v>131.93133809610001</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I34" s="78">
         <f t="shared" ref="I34:I65" si="9">J34+K34+L34</f>
         <v>560</v>
       </c>
       <c r="J34" s="78">
         <v>560</v>
       </c>
       <c r="K34" s="78"/>
       <c r="L34" s="78"/>
       <c r="M34" s="78"/>
       <c r="N34" s="78"/>
       <c r="O34" s="78"/>
       <c r="Q34" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="R34" s="5" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="Z34">
         <v>68.900000000000006</v>
       </c>
       <c r="AA34">
         <v>2.4</v>
       </c>
       <c r="AF34" s="83">
         <f t="shared" si="8"/>
         <v>2.4</v>
       </c>
       <c r="AJ34" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="AK34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV34" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="AX34" s="90"/>
       <c r="AY34" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ34" s="90"/>
       <c r="BA34" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB34" s="91"/>
       <c r="BC34" s="91" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="BD34" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE34" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=33&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF34" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/minerals-and-mining/mineral-commodities/iron-ore target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="35" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A35" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B35" s="84" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E35" s="88">
         <v>-16.0869</v>
       </c>
       <c r="F35" s="88">
         <v>123.5502</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I35" s="78">
         <f t="shared" si="9"/>
         <v>543</v>
       </c>
       <c r="J35" s="94">
         <f>175+368</f>
         <v>543</v>
       </c>
       <c r="K35" s="78"/>
       <c r="L35" s="78"/>
       <c r="M35" s="78">
         <f>N35+O35</f>
         <v>283</v>
       </c>
       <c r="N35" s="78"/>
       <c r="O35" s="94">
         <v>283</v>
       </c>
       <c r="P35" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q35" s="5" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="R35" s="5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="S35" s="83">
         <v>24.867403314917127</v>
       </c>
       <c r="T35" s="83">
         <v>56.00460405156538</v>
       </c>
       <c r="U35" s="83">
         <v>3.6166666666666667</v>
       </c>
       <c r="V35" s="83">
         <v>3.0066298342541438E-2</v>
       </c>
       <c r="W35" s="83">
         <v>0.1125598526703499</v>
       </c>
       <c r="X35" s="83">
         <v>1.6744014732965007</v>
       </c>
       <c r="Y35" s="83">
         <v>3.2228360957642725</v>
       </c>
       <c r="Z35" s="5">
         <v>69.11</v>
       </c>
@@ -13512,1065 +13506,1065 @@
         <v>3.26</v>
       </c>
       <c r="AB35">
         <v>0.1</v>
       </c>
       <c r="AC35">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AD35">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AF35" s="83">
         <f t="shared" si="8"/>
         <v>3.36</v>
       </c>
       <c r="AG35">
         <v>12</v>
       </c>
       <c r="AH35">
         <v>106</v>
       </c>
       <c r="AI35" s="83">
         <v>25.791160220994474</v>
       </c>
       <c r="AJ35" s="5" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="AK35" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL35" s="5" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="AN35" s="5">
         <v>2011</v>
       </c>
       <c r="AO35">
         <v>700</v>
       </c>
       <c r="AP35">
         <v>710</v>
       </c>
       <c r="AQ35">
         <v>38</v>
       </c>
       <c r="AS35">
         <v>74</v>
       </c>
       <c r="AT35" s="83">
         <f>40/11</f>
         <v>3.6363636363636362</v>
       </c>
       <c r="AU35" s="83"/>
       <c r="AV35" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="AW35" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="AX35" s="90"/>
       <c r="AY35" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ35" s="90"/>
       <c r="BA35" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB35" s="91" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="BC35" s="91"/>
       <c r="BD35" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120222/pdf/01271121.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE35" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/60d3f46b-f002-4986-b817-890981b1ece0 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF35" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110228/pdf/01156152.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="36" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B36" s="84" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E36" s="88">
         <v>-29.480599999999999</v>
       </c>
       <c r="F36" s="88">
         <v>117.07989999999999</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I36" s="78">
         <f t="shared" si="9"/>
         <v>523.29999999999995</v>
       </c>
       <c r="J36" s="78">
         <v>84.4</v>
       </c>
       <c r="K36" s="78">
         <v>417</v>
       </c>
       <c r="L36" s="78">
         <v>21.9</v>
       </c>
       <c r="M36" s="78"/>
       <c r="N36" s="78"/>
       <c r="O36" s="78"/>
       <c r="P36" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q36" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="R36" s="5" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="S36">
         <v>31.3</v>
       </c>
       <c r="T36">
         <v>46.9</v>
       </c>
       <c r="U36">
         <v>1.9</v>
       </c>
       <c r="W36">
         <v>0.4</v>
       </c>
       <c r="Y36">
         <v>15</v>
       </c>
       <c r="Z36">
         <v>68.2</v>
       </c>
       <c r="AA36">
         <v>4.3</v>
       </c>
       <c r="AB36">
         <v>0.2</v>
       </c>
       <c r="AC36">
         <v>0.01</v>
       </c>
       <c r="AD36">
         <v>0.6</v>
       </c>
       <c r="AE36">
         <v>-2.7</v>
       </c>
       <c r="AF36" s="83">
         <f t="shared" si="8"/>
         <v>4.5</v>
       </c>
       <c r="AG36">
         <v>15</v>
       </c>
       <c r="AI36">
         <v>32</v>
       </c>
       <c r="AJ36" s="5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="AK36" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL36" s="5" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="AM36" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="AV36" s="5" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="AW36" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AX36" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY36" s="90"/>
       <c r="AZ36" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA36" s="90"/>
       <c r="BB36" s="91" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="BC36" s="91"/>
       <c r="BD36" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE36" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/15d56d41-8c44-41da-be09-9e15c5ee09f6 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF36" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.listcorp.com/asx/acs/accent-resources/news/magnetite-range-mineral-resource-update-2997134.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="37" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B37" s="84" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="D37" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="E37" s="88">
         <v>-29.182081775699999</v>
       </c>
       <c r="F37" s="88">
         <v>116.202571757</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I37" s="78">
         <f t="shared" si="9"/>
         <v>488.3</v>
       </c>
       <c r="J37" s="78"/>
       <c r="K37" s="78">
         <v>488.3</v>
       </c>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
       <c r="N37" s="78"/>
       <c r="O37" s="78"/>
       <c r="Q37" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="R37" s="5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="S37">
         <v>33.299999999999997</v>
       </c>
       <c r="T37">
         <v>45</v>
       </c>
       <c r="U37">
         <v>1.1000000000000001</v>
       </c>
       <c r="V37">
         <v>0.08</v>
       </c>
       <c r="X37">
         <v>0.8</v>
       </c>
       <c r="Z37">
         <v>66.3</v>
       </c>
       <c r="AA37">
         <v>5.8</v>
       </c>
       <c r="AF37" s="83">
         <f t="shared" si="8"/>
         <v>5.8</v>
       </c>
       <c r="AI37">
         <v>37</v>
       </c>
       <c r="AJ37" s="5" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="AK37" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL37" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="AM37" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="AU37">
         <v>180.17</v>
       </c>
       <c r="AV37" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="AX37" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY37" s="90"/>
       <c r="AZ37" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA37" s="90"/>
       <c r="BB37" s="91" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="BC37" s="91"/>
       <c r="BD37" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE37" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/951805f3-e76b-af7a-a423-431abfef12d1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF37" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A100900 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="38" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="B38" s="84" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="D38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E38" s="88">
         <v>-33.008915868275999</v>
       </c>
       <c r="F38" s="88">
         <v>137.12117072325799</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H38" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I38" s="78">
         <f t="shared" si="9"/>
         <v>487.1</v>
       </c>
       <c r="J38" s="78"/>
       <c r="K38" s="78">
         <v>487.1</v>
       </c>
       <c r="L38" s="78"/>
       <c r="M38" s="78"/>
       <c r="N38" s="78"/>
       <c r="O38" s="78"/>
       <c r="P38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q38" s="5" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R38" s="5" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="S38">
         <v>24.7</v>
       </c>
       <c r="T38">
         <v>53.8</v>
       </c>
       <c r="Z38">
         <v>68.599999999999994</v>
       </c>
       <c r="AA38">
         <v>2.9</v>
       </c>
       <c r="AF38" s="83">
         <f t="shared" si="8"/>
         <v>2.9</v>
       </c>
       <c r="AG38">
         <v>5</v>
       </c>
       <c r="AH38">
         <v>38</v>
       </c>
       <c r="AI38">
         <v>18.5</v>
       </c>
       <c r="AJ38" s="5" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="AK38" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV38" s="5" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="AX38" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY38" s="90"/>
       <c r="AZ38" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA38" s="90"/>
       <c r="BB38" s="91"/>
       <c r="BC38" s="91" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="BD38" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE38" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9807&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF38" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140729/pdf/01536981.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="39" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B39" s="84" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E39" s="88">
         <v>-41.487982397000003</v>
       </c>
       <c r="F39" s="88">
         <v>145.20442883769999</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="78">
         <f t="shared" si="9"/>
         <v>471.79999999999995</v>
       </c>
       <c r="J39" s="78">
         <v>161.19999999999999</v>
       </c>
       <c r="K39" s="78">
         <v>141.5</v>
       </c>
       <c r="L39" s="78">
         <v>169.1</v>
       </c>
       <c r="M39" s="78">
         <f>N39+O39</f>
         <v>109.2</v>
       </c>
       <c r="N39" s="78">
         <v>34.700000000000003</v>
       </c>
       <c r="O39" s="78">
         <v>74.5</v>
       </c>
       <c r="P39" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q39" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="R39" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="V39">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="W39">
         <v>0.08</v>
       </c>
       <c r="Y39">
         <v>15</v>
       </c>
       <c r="Z39">
         <v>68.3</v>
       </c>
       <c r="AC39">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="AD39">
         <v>0.08</v>
       </c>
       <c r="AF39" s="83"/>
       <c r="AH39">
         <v>45</v>
       </c>
       <c r="AI39">
         <v>44.4</v>
       </c>
       <c r="AJ39" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="AK39" t="s">
         <v>21</v>
       </c>
       <c r="AX39" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY39" s="90"/>
       <c r="AZ39" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA39" s="90"/>
       <c r="BB39" s="91"/>
       <c r="BC39" s="91"/>
       <c r="BD39" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF39" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://grange.blob.core.windows.net/public/ce6fad1a-c025-47c1-96f9-55d9f18830cb.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="40" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B40" s="84" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="E40" s="88">
         <v>-30.164535966116901</v>
       </c>
       <c r="F40" s="88">
         <v>134.61208478873399</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I40" s="78">
         <f t="shared" si="9"/>
         <v>471</v>
       </c>
       <c r="J40" s="78"/>
       <c r="K40" s="78">
         <v>471</v>
       </c>
       <c r="L40" s="78"/>
       <c r="M40" s="78"/>
       <c r="N40" s="78"/>
       <c r="O40" s="78"/>
       <c r="Q40" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="R40" s="5" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="S40">
         <v>32.18</v>
       </c>
       <c r="T40">
         <v>45.4</v>
       </c>
       <c r="U40">
         <v>0.43</v>
       </c>
       <c r="Y40">
         <v>20</v>
       </c>
       <c r="Z40">
         <v>69.2</v>
       </c>
       <c r="AA40">
         <v>3.6</v>
       </c>
       <c r="AB40">
         <v>0.03</v>
       </c>
       <c r="AC40">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AD40">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="AE40">
         <v>-3.16</v>
       </c>
       <c r="AF40" s="83">
         <f>AA40+AB40</f>
         <v>3.63</v>
       </c>
       <c r="AH40">
         <v>45</v>
       </c>
       <c r="AI40">
         <v>39</v>
       </c>
       <c r="AJ40" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK40" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AX40" s="90"/>
       <c r="AY40" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ40" s="90"/>
       <c r="BA40" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB40" s="91"/>
       <c r="BC40" s="91" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="BD40" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE40" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=11181&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF40" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="41" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B41" s="84" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E41" s="88">
         <v>-23.845304037399998</v>
       </c>
       <c r="F41" s="88">
         <v>150.43437501540001</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H41" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I41" s="78">
         <f t="shared" si="9"/>
         <v>465</v>
       </c>
       <c r="J41" s="78">
         <v>154</v>
       </c>
       <c r="K41" s="78">
         <v>311</v>
       </c>
       <c r="L41" s="78"/>
       <c r="M41" s="78"/>
       <c r="N41" s="78"/>
       <c r="O41" s="78"/>
       <c r="P41" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="R41" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S41">
         <v>13.1</v>
       </c>
       <c r="Y41">
         <v>10</v>
       </c>
       <c r="Z41">
         <v>61.45</v>
       </c>
       <c r="AA41">
         <v>1.44</v>
       </c>
       <c r="AB41">
         <v>3.29</v>
       </c>
       <c r="AC41">
         <v>-1E-3</v>
       </c>
       <c r="AD41">
         <v>0.623</v>
       </c>
       <c r="AF41" s="83">
         <f>AA41+AB41</f>
         <v>4.7300000000000004</v>
       </c>
       <c r="AH41">
         <v>150</v>
       </c>
       <c r="AI41">
         <v>14.2</v>
       </c>
       <c r="AJ41" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="AK41" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AN41" s="5">
         <v>2012</v>
       </c>
       <c r="AT41" s="5">
         <v>3.2</v>
       </c>
       <c r="AU41" s="5"/>
       <c r="AV41" s="5"/>
       <c r="AX41" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY41" s="90"/>
       <c r="AZ41" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA41" s="90"/>
       <c r="BB41" s="91"/>
       <c r="BC41" s="91"/>
       <c r="BD41" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/efe/announcements/maiden-resource-for-eulogie-project-XX653269 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF41" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120130/pdf/42408wvsx98cwx.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="42" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D42" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="E42" s="88">
         <v>-20.765999999999998</v>
       </c>
       <c r="F42" s="88">
         <v>117.7757</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H42" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I42" s="78">
         <f t="shared" si="9"/>
         <v>455.9</v>
       </c>
       <c r="J42" s="78">
         <v>86.7</v>
       </c>
       <c r="K42" s="78">
         <v>150.19999999999999</v>
       </c>
       <c r="L42">
         <v>219</v>
       </c>
       <c r="M42" s="78">
         <f>N42+O42</f>
         <v>229</v>
       </c>
       <c r="N42" s="78">
         <v>185.1</v>
       </c>
       <c r="O42" s="78">
         <v>43.9</v>
       </c>
       <c r="P42" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q42" s="5" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="R42" s="5" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="S42">
         <v>44.7</v>
       </c>
       <c r="Z42">
         <v>57.7</v>
       </c>
       <c r="AA42">
         <v>2</v>
       </c>
       <c r="AB42">
         <v>1</v>
       </c>
       <c r="AC42">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AD42">
         <v>0.13</v>
       </c>
       <c r="AF42" s="83">
         <f>AA42+AB42</f>
         <v>3</v>
       </c>
       <c r="AJ42" s="5" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="AK42" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL42" s="5" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="AM42" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="AN42" s="5">
         <v>2010</v>
       </c>
       <c r="AO42">
         <v>1229</v>
       </c>
       <c r="AS42">
         <v>35</v>
       </c>
       <c r="AT42">
         <v>6</v>
       </c>
       <c r="AV42" s="5" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="AW42" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="AX42" s="90"/>
       <c r="AY42" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ42" s="90"/>
       <c r="BA42" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB42" s="91" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="BC42" s="91"/>
       <c r="BD42" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE42" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/b07edb60-390e-44de-aa80-0a1f772ab7e7 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF42" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20111216/pdf/4239v45c02k79t.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="43" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D43" s="82" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E43" s="88">
         <v>-21.36</v>
       </c>
       <c r="F43" s="88">
         <v>116.2</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I43" s="78">
         <f t="shared" si="9"/>
         <v>450</v>
       </c>
       <c r="J43" s="78">
         <v>450</v>
       </c>
       <c r="K43" s="78"/>
       <c r="L43" s="78"/>
       <c r="M43" s="78"/>
       <c r="N43" s="78"/>
       <c r="O43" s="78"/>
       <c r="Q43" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="R43" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S43">
         <v>27</v>
       </c>
       <c r="T43">
         <v>49</v>
       </c>
       <c r="U43">
         <v>3.8</v>
       </c>
       <c r="Y43">
         <v>21</v>
       </c>
       <c r="Z43" s="5">
         <v>65</v>
       </c>
       <c r="AF43" s="83"/>
       <c r="AI43">
         <v>25</v>
       </c>
       <c r="AJ43" s="5" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="AK43" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV43" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="AW43" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="AX43" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY43" s="90"/>
       <c r="AZ43" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA43" s="90"/>
       <c r="BB43" s="91"/>
       <c r="BC43" s="91"/>
       <c r="BD43" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/CZR/02693353.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF43" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01734869-6A761286?access_token=83ff96335c2d45a094df02a206a39ff4 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="44" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A44" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B44" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E44" s="88">
         <v>-29.985575000000001</v>
       </c>
       <c r="F44" s="88">
         <v>119.438547</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H44" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I44" s="78">
         <f t="shared" si="9"/>
         <v>352.5</v>
       </c>
       <c r="J44" s="78">
         <v>214.9</v>
       </c>
       <c r="K44" s="78">
         <v>137.6</v>
       </c>
       <c r="L44" s="78"/>
       <c r="M44" s="78"/>
       <c r="N44" s="78"/>
       <c r="O44" s="78"/>
       <c r="Q44" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="R44" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="S44">
         <v>26.1</v>
       </c>
       <c r="T44">
         <v>51.4</v>
       </c>
       <c r="U44">
         <v>3.4</v>
       </c>
       <c r="V44">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="W44">
         <v>0.7</v>
       </c>
       <c r="X44">
         <v>0.9</v>
       </c>
       <c r="Y44">
         <v>20</v>
       </c>
       <c r="Z44">
         <v>69.2</v>
       </c>
@@ -14578,1290 +14572,1290 @@
         <v>4.3</v>
       </c>
       <c r="AB44">
         <v>0.1</v>
       </c>
       <c r="AC44">
         <v>0.01</v>
       </c>
       <c r="AD44">
         <v>0.3</v>
       </c>
       <c r="AF44" s="83">
         <f>AA44+AB44</f>
         <v>4.3999999999999995</v>
       </c>
       <c r="AG44">
         <v>20</v>
       </c>
       <c r="AH44">
         <v>50</v>
       </c>
       <c r="AI44">
         <v>33.799999999999997</v>
       </c>
       <c r="AJ44" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AK44" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL44" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AM44" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="AU44">
         <v>112</v>
       </c>
       <c r="AV44" s="5" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="AX44" s="90"/>
       <c r="AY44" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ44" s="90"/>
       <c r="BA44" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB44" s="91" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="BC44" s="91"/>
       <c r="BD44" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE44" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/4574a758-65ef-4de7-b0e9-8f33429cfc06 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF44" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/wbt/announcements/maiden-353-mt-magnetite-jorc-resource-for-die-hardy-XX566777 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="45" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B45" s="95" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D45" s="96"/>
       <c r="E45" s="88">
         <v>-21.363938999999998</v>
       </c>
       <c r="F45" s="88">
         <v>116.15969800000001</v>
       </c>
       <c r="G45" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H45" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I45" s="97">
         <f t="shared" si="9"/>
         <v>350</v>
       </c>
       <c r="J45" s="97">
         <v>350</v>
       </c>
       <c r="K45" s="97"/>
       <c r="L45" s="97"/>
       <c r="M45" s="97"/>
       <c r="N45" s="97"/>
       <c r="O45" s="97"/>
       <c r="P45" s="79"/>
       <c r="Q45" s="5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="R45" s="5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="S45" s="79">
         <v>30.2</v>
       </c>
       <c r="T45" s="79"/>
       <c r="U45" s="79"/>
       <c r="V45" s="79"/>
       <c r="W45" s="79"/>
       <c r="X45" s="79"/>
       <c r="Y45" s="79"/>
       <c r="Z45" s="79">
         <v>68</v>
       </c>
       <c r="AA45" s="79">
         <v>4.5</v>
       </c>
       <c r="AB45" s="79"/>
       <c r="AC45" s="79"/>
       <c r="AD45" s="79"/>
       <c r="AE45" s="79"/>
       <c r="AF45" s="98">
         <f>AA45+AB45</f>
         <v>4.5</v>
       </c>
       <c r="AG45" s="79"/>
       <c r="AH45" s="79"/>
       <c r="AI45" s="79">
         <v>33</v>
       </c>
       <c r="AJ45" s="81" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="AK45" s="79" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL45" s="79"/>
       <c r="AM45" s="79"/>
       <c r="AN45" s="79"/>
       <c r="AO45" s="79"/>
       <c r="AP45" s="79"/>
       <c r="AQ45" s="79"/>
       <c r="AR45" s="79"/>
       <c r="AS45" s="79"/>
       <c r="AT45" s="81"/>
       <c r="AU45" s="79">
         <v>116</v>
       </c>
       <c r="AV45" s="81"/>
       <c r="AW45" s="79" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="AX45" s="90"/>
       <c r="AY45" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ45" s="90"/>
       <c r="BA45" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB45" s="91" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="BC45" s="91"/>
       <c r="BD45" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE45" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/resource-estimates/details/site/dc2b5a59-36e3-4395-8c4b-df6b334ffa00 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF45" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://geodocs.dmirs.wa.gov.au/Web/documentlist/10/Report_Ref/A32419 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="46" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B46" s="84" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D46" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="E46" s="88">
         <v>-33.59500439</v>
       </c>
       <c r="F46" s="88">
         <v>136.88812711</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I46" s="78">
         <f t="shared" si="9"/>
         <v>338.1</v>
       </c>
       <c r="J46" s="78">
         <v>163.5</v>
       </c>
       <c r="K46" s="78">
         <f>99+53.3</f>
         <v>152.30000000000001</v>
       </c>
       <c r="L46" s="78">
         <v>22.3</v>
       </c>
       <c r="M46" s="78"/>
       <c r="N46" s="78"/>
       <c r="O46" s="78"/>
       <c r="P46" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q46" s="5" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="R46" s="5" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="S46">
         <v>29.6</v>
       </c>
       <c r="T46">
         <v>50.1</v>
       </c>
       <c r="Z46">
         <v>69.7</v>
       </c>
       <c r="AA46">
         <v>2.7</v>
       </c>
       <c r="AF46" s="83">
         <f>AA46+AB46</f>
         <v>2.7</v>
       </c>
       <c r="AG46">
         <v>10</v>
       </c>
       <c r="AH46">
         <v>38</v>
       </c>
       <c r="AI46">
         <v>34.299999999999997</v>
       </c>
       <c r="AJ46" s="5" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="AK46" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AW46" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="AX46" s="90"/>
       <c r="AY46" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ46" s="90"/>
       <c r="BA46" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB46" s="91"/>
       <c r="BC46" s="91" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="BD46" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE46" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8294&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF46" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120525/pdf/426gp0l17x8p6l.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="47" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B47" s="84" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E47" s="88">
         <v>-32.414999999999999</v>
       </c>
       <c r="F47" s="88">
         <v>140.61888888999999</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I47" s="78">
         <f t="shared" si="9"/>
         <v>304</v>
       </c>
       <c r="J47" s="78"/>
       <c r="K47" s="78">
         <v>304</v>
       </c>
       <c r="L47" s="78"/>
       <c r="M47" s="78"/>
       <c r="N47" s="78"/>
       <c r="O47" s="78"/>
       <c r="P47" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="R47" s="5" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="S47">
         <v>24</v>
       </c>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47">
         <v>18</v>
       </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47" s="83"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47">
         <v>33</v>
       </c>
       <c r="AJ47"/>
       <c r="AK47" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL47" s="5" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="AM47" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47">
         <v>100</v>
       </c>
       <c r="AV47" s="5" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AW47"/>
       <c r="AX47" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY47" s="90"/>
       <c r="AZ47" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA47" s="90"/>
       <c r="BB47" s="91"/>
       <c r="BC47" s="91" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="BD47" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20121205/pdf/42bqznjy47lpjp.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE47" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=763&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF47"/>
     </row>
     <row r="48" spans="1:58" s="79" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B48" s="99" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D48" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E48" s="88">
         <v>-34.461426400000001</v>
       </c>
       <c r="F48" s="88">
         <v>135.79061970000001</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I48" s="78">
         <f t="shared" si="9"/>
         <v>289.39999999999998</v>
       </c>
       <c r="J48" s="78"/>
       <c r="K48" s="78">
         <v>289.39999999999998</v>
       </c>
       <c r="L48" s="78"/>
       <c r="M48" s="78"/>
       <c r="N48" s="78"/>
       <c r="O48" s="78"/>
       <c r="P48" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q48" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R48" s="5" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="S48">
         <v>26.8</v>
       </c>
       <c r="T48">
         <v>51</v>
       </c>
       <c r="U48">
         <v>1.97</v>
       </c>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48">
         <v>67.400000000000006</v>
       </c>
       <c r="AA48">
         <v>5.2</v>
       </c>
       <c r="AB48">
         <v>0.25</v>
       </c>
       <c r="AC48"/>
       <c r="AD48">
         <v>0.24</v>
       </c>
       <c r="AE48"/>
       <c r="AF48" s="83">
         <f>AA48+AB48</f>
         <v>5.45</v>
       </c>
       <c r="AG48">
         <v>0</v>
       </c>
       <c r="AH48">
         <v>75</v>
       </c>
       <c r="AI48">
         <v>21.9</v>
       </c>
       <c r="AJ48" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AK48" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL48" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AM48" s="92" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48" s="5">
         <v>3</v>
       </c>
       <c r="AU48"/>
       <c r="AV48" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AW48"/>
       <c r="AX48" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY48" s="90"/>
       <c r="AZ48" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA48" s="90"/>
       <c r="BB48" s="91"/>
       <c r="BC48" s="91" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="BD48" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE48" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8285&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF48" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australiatarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="49" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A49" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B49" s="84" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D49" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="E49" s="88">
         <v>-20.873051</v>
       </c>
       <c r="F49" s="88">
         <v>116.525086</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I49" s="78">
         <f t="shared" si="9"/>
         <v>286</v>
       </c>
       <c r="J49" s="78"/>
       <c r="K49" s="78">
         <v>286</v>
       </c>
       <c r="L49" s="78"/>
       <c r="M49" s="78"/>
       <c r="N49" s="78"/>
       <c r="O49" s="78"/>
       <c r="P49" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q49" s="5" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="R49" s="5" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="S49">
         <v>31.36</v>
       </c>
       <c r="T49">
         <v>43.22</v>
       </c>
       <c r="U49">
         <v>2.64</v>
       </c>
       <c r="V49">
         <v>0.06</v>
       </c>
       <c r="X49">
         <v>0.8</v>
       </c>
       <c r="Y49">
         <v>25</v>
       </c>
       <c r="AF49" s="83"/>
       <c r="AK49" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AX49" s="90"/>
       <c r="AY49" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ49" s="90"/>
       <c r="BA49" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB49" s="91" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="BC49" s="91"/>
       <c r="BD49" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120813/pdf/42801b1wchth70.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE49" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/78e96fea-2c7c-4192-bde7-bb614d362f27 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="50" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B50" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D50" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E50" s="100">
         <v>-34.387188399999999</v>
       </c>
       <c r="F50" s="100">
         <v>135.89200969999999</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H50" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I50" s="78">
         <f t="shared" si="9"/>
         <v>266.20000000000005</v>
       </c>
       <c r="J50" s="78">
         <v>155.80000000000001</v>
       </c>
       <c r="K50" s="78">
         <v>110.4</v>
       </c>
       <c r="L50" s="78"/>
       <c r="M50" s="78"/>
       <c r="N50" s="78"/>
       <c r="O50" s="78"/>
       <c r="P50" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R50" s="5" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="S50">
         <v>24.36</v>
       </c>
       <c r="T50">
         <v>50.55</v>
       </c>
       <c r="U50">
         <v>3.95</v>
       </c>
       <c r="Z50">
         <v>67.56</v>
       </c>
       <c r="AA50">
         <v>4.66</v>
       </c>
       <c r="AB50">
         <v>0.34</v>
       </c>
       <c r="AC50">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="AD50">
         <v>0.14899999999999999</v>
       </c>
       <c r="AF50" s="83">
         <f>AA50+AB50</f>
         <v>5</v>
       </c>
       <c r="AG50">
         <v>0</v>
       </c>
       <c r="AH50">
         <v>75</v>
       </c>
       <c r="AI50">
         <v>18.47</v>
       </c>
       <c r="AJ50" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK50" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL50" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV50" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AX50" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY50" s="90"/>
       <c r="AZ50" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA50" s="90"/>
       <c r="BB50" s="91"/>
       <c r="BC50" s="91" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="BD50" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE50" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5006&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF50" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="51" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="B51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="E51" s="88">
         <v>-30.950500000000002</v>
       </c>
       <c r="F51" s="88">
         <v>116.369</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H51" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I51" s="78">
         <f t="shared" si="9"/>
         <v>246.7</v>
       </c>
       <c r="J51" s="78">
         <v>31</v>
       </c>
       <c r="K51" s="78">
         <v>215.7</v>
       </c>
       <c r="L51" s="78"/>
       <c r="M51" s="78"/>
       <c r="N51" s="78"/>
       <c r="O51" s="78"/>
       <c r="P51" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="R51" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="S51">
         <v>29.9</v>
       </c>
       <c r="Z51">
         <v>68.099999999999994</v>
       </c>
       <c r="AA51">
         <v>4.91</v>
       </c>
       <c r="AB51">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC51">
         <v>0.01</v>
       </c>
       <c r="AD51">
         <v>0.37</v>
       </c>
       <c r="AF51" s="83">
         <f>AA51+AB51</f>
         <v>5.2</v>
       </c>
       <c r="AH51">
         <v>106</v>
       </c>
       <c r="AI51">
         <v>32.1</v>
       </c>
       <c r="AJ51" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="AK51" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL51" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="AM51" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="AV51" s="5" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="AX51" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY51" s="90"/>
       <c r="AZ51" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA51" s="90"/>
       <c r="BB51" s="91" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="BC51" s="91"/>
       <c r="BD51" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE51" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/f204f99d-83dd-4115-813f-5a270f994f45 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF51" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/BUR/02392963.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="52" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B52" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D52" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E52" s="100">
         <v>-34.399947400000002</v>
       </c>
       <c r="F52" s="88">
         <v>135.84775669999999</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I52" s="78">
         <f t="shared" si="9"/>
         <v>217</v>
       </c>
       <c r="J52" s="78">
         <v>106.6</v>
       </c>
       <c r="K52" s="78">
         <v>99.6</v>
       </c>
       <c r="L52" s="78">
         <v>10.8</v>
       </c>
       <c r="M52" s="78"/>
       <c r="N52" s="78"/>
       <c r="O52" s="78"/>
       <c r="P52" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q52" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R52" s="5" t="s">
-        <v>1258</v>
+        <v>1254</v>
       </c>
       <c r="S52">
         <v>24.3</v>
       </c>
       <c r="T52">
         <v>52.1</v>
       </c>
       <c r="U52">
         <v>3.8</v>
       </c>
       <c r="Z52">
         <v>68.680000000000007</v>
       </c>
       <c r="AA52">
         <v>3.51</v>
       </c>
       <c r="AB52">
         <v>0.28000000000000003</v>
       </c>
       <c r="AC52">
         <v>0.04</v>
       </c>
       <c r="AD52">
         <v>0.17</v>
       </c>
       <c r="AF52" s="83">
         <f>AA52+AB52</f>
         <v>3.79</v>
       </c>
       <c r="AG52">
         <v>0</v>
       </c>
       <c r="AH52">
         <v>75</v>
       </c>
       <c r="AI52">
         <v>20.399999999999999</v>
       </c>
       <c r="AJ52" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK52" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL52" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV52" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AX52" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY52" s="90"/>
       <c r="AZ52" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA52" s="90"/>
       <c r="BB52" s="91"/>
       <c r="BC52" s="91" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="BD52" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE52" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=313&amp;ref=1 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF52" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="53" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D53" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E53" s="100">
         <v>-28.357099999999999</v>
       </c>
       <c r="F53" s="100">
         <v>118.4011</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I53" s="78">
         <f t="shared" si="9"/>
         <v>216</v>
       </c>
       <c r="K53" s="78">
         <v>216</v>
       </c>
       <c r="M53" s="78"/>
       <c r="P53" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q53" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="R53" s="5" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="S53">
         <v>25.4</v>
       </c>
       <c r="T53">
         <v>28.1</v>
       </c>
       <c r="U53">
         <v>14</v>
       </c>
       <c r="V53">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="Y53">
         <v>20</v>
       </c>
       <c r="Z53">
         <v>60</v>
       </c>
       <c r="AJ53" s="5" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="AK53" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AU53">
         <v>16</v>
       </c>
       <c r="AV53" s="5" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="AW53" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="AX53" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY53" s="90"/>
       <c r="AZ53" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA53" s="90"/>
       <c r="BB53" s="91" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="BC53" s="91"/>
       <c r="BD53" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110810/pdf/4209rryvyhtp9n.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE53" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/ae681714-3508-490f-b770-0cc6864021c2 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF53" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/VKA/02741882.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="54" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B54" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E54" s="88">
         <v>-29.375508</v>
       </c>
       <c r="F54" s="88">
         <v>116.379166</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I54" s="78">
         <f t="shared" si="9"/>
         <v>191.7</v>
       </c>
       <c r="J54" s="78"/>
       <c r="K54" s="78">
         <v>191.7</v>
       </c>
       <c r="L54" s="78"/>
       <c r="M54" s="78"/>
       <c r="N54" s="78"/>
       <c r="O54" s="78"/>
       <c r="P54" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q54" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="R54" s="5" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="S54">
         <v>36.61</v>
       </c>
       <c r="T54">
         <v>42.18</v>
       </c>
       <c r="U54">
         <v>1.75</v>
       </c>
       <c r="W54">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="Z54">
         <v>69.62</v>
       </c>
       <c r="AA54">
         <v>2.38</v>
       </c>
       <c r="AB54">
         <v>0.02</v>
       </c>
       <c r="AC54">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="AD54">
         <v>0.34</v>
       </c>
       <c r="AF54" s="83">
         <f>AA54+AB54</f>
         <v>2.4</v>
       </c>
       <c r="AH54">
         <v>45</v>
       </c>
       <c r="AI54">
         <v>34.6</v>
       </c>
       <c r="AJ54" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="AK54" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL54" s="5" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="AT54">
         <v>2.5</v>
       </c>
       <c r="AV54" s="5"/>
       <c r="AX54" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY54" s="90"/>
       <c r="AZ54" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA54" s="90"/>
       <c r="BB54" s="91" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="BC54" s="91"/>
       <c r="BD54" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/095fe49b5eb782bb000d365d5b93cd72 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE54" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/a5903260-60bc-42d2-8fc2-10aec8692a73 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF54" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/844c0514c9e165316c6f6c34691d4795 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="55" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A55" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B55" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D55" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E55" s="88">
         <v>-34.065281310000003</v>
       </c>
       <c r="F55" s="88">
         <v>136.31973060999999</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I55" s="78">
         <f t="shared" si="9"/>
         <v>159.19999999999999</v>
       </c>
       <c r="J55" s="78">
         <v>72.400000000000006</v>
       </c>
       <c r="K55" s="78">
         <v>86.8</v>
       </c>
       <c r="L55" s="78"/>
       <c r="M55" s="78"/>
       <c r="N55" s="78"/>
       <c r="O55" s="78"/>
       <c r="P55" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q55" s="5" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="R55" s="5" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="S55">
         <v>27.2</v>
       </c>
       <c r="T55">
         <v>41</v>
       </c>
       <c r="U55">
         <v>0.95</v>
       </c>
       <c r="V55">
         <v>0.27</v>
       </c>
       <c r="W55">
         <v>0.19</v>
       </c>
       <c r="X55">
         <v>1.89</v>
       </c>
       <c r="Z55">
         <v>66.900000000000006</v>
       </c>
       <c r="AA55">
         <v>5.18</v>
       </c>
@@ -15869,3303 +15863,3303 @@
         <v>0.37</v>
       </c>
       <c r="AC55">
         <v>1.9E-2</v>
       </c>
       <c r="AD55">
         <v>0.02</v>
       </c>
       <c r="AE55">
         <v>1.1599999999999999</v>
       </c>
       <c r="AF55" s="83">
         <f>AA55+AB55</f>
         <v>5.55</v>
       </c>
       <c r="AG55">
         <v>0</v>
       </c>
       <c r="AH55">
         <v>75</v>
       </c>
       <c r="AI55">
         <v>27.8</v>
       </c>
       <c r="AJ55" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK55" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL55" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AT55" s="5">
         <v>3</v>
       </c>
       <c r="AV55" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AX55" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY55" s="90"/>
       <c r="AZ55" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA55" s="90"/>
       <c r="BB55" s="91"/>
       <c r="BC55" s="91" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="BD55" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110601/pdf/41yzhdw81s2j8x.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE55" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=5008&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF55" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="56" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B56" s="84" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D56" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E56" s="88">
         <v>-32.808999999999997</v>
       </c>
       <c r="F56" s="88">
         <v>136.61099999999999</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I56" s="78">
         <f t="shared" si="9"/>
         <v>156.6</v>
       </c>
       <c r="J56" s="78"/>
       <c r="K56" s="78">
         <v>156.6</v>
       </c>
       <c r="L56" s="78"/>
       <c r="M56" s="78"/>
       <c r="N56" s="78"/>
       <c r="O56" s="78"/>
       <c r="Q56" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R56" s="5" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="S56">
         <v>23.1</v>
       </c>
       <c r="T56">
         <v>50.8</v>
       </c>
       <c r="U56">
         <v>2.25</v>
       </c>
       <c r="V56">
         <v>0.19</v>
       </c>
       <c r="W56">
         <v>0.09</v>
       </c>
       <c r="X56">
         <v>3.74</v>
       </c>
       <c r="Y56">
         <v>0</v>
       </c>
       <c r="AF56" s="83"/>
       <c r="AK56" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV56" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AW56" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AX56" s="90"/>
       <c r="AY56" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ56" s="90"/>
       <c r="BA56" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB56" s="91"/>
       <c r="BC56" s="91" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="BD56" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.marketindex.com.au/asx/tyx/announcements/trf-ironclads-resource-update-at-wicherry-hill-and-hercules-XX433757 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE56" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="57" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B57" s="84" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D57" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E57" s="88">
         <v>-32.411000000000001</v>
       </c>
       <c r="F57" s="88">
         <v>140.63399999999999</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H57" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I57" s="78">
         <f t="shared" si="9"/>
         <v>147</v>
       </c>
       <c r="J57" s="78">
         <v>147</v>
       </c>
       <c r="K57" s="78"/>
       <c r="L57" s="78"/>
       <c r="M57" s="78"/>
       <c r="N57" s="78"/>
       <c r="O57" s="78"/>
       <c r="P57" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="R57" s="5" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="S57">
         <v>30.1</v>
       </c>
       <c r="Y57">
         <v>18</v>
       </c>
       <c r="Z57">
         <v>65.02</v>
       </c>
       <c r="AA57">
         <v>4.42</v>
       </c>
       <c r="AB57">
         <v>0.79</v>
       </c>
       <c r="AC57">
         <v>0.04</v>
       </c>
       <c r="AD57">
         <v>1E-3</v>
       </c>
       <c r="AE57">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AF57" s="83">
         <f t="shared" ref="AF57:AF68" si="10">AA57+AB57</f>
         <v>5.21</v>
       </c>
       <c r="AH57">
         <v>106</v>
       </c>
       <c r="AI57">
         <v>40</v>
       </c>
       <c r="AJ57" s="5" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="AK57" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL57" s="5" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="AM57" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="AU57">
         <v>59</v>
       </c>
       <c r="AV57" s="5"/>
       <c r="AW57" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="AX57" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY57" s="90"/>
       <c r="AZ57" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA57" s="90"/>
       <c r="BB57" s="91"/>
       <c r="BC57" s="91" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="BD57" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20110610/pdf/41z4w4lt6xc9r3.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE57" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=773&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF57" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20140901/pdf/42rx9pt84xmqqf.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="58" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B58" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D58" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E58" s="100">
         <v>-34.321594400000002</v>
       </c>
       <c r="F58" s="100">
         <v>136.04828570000001</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H58" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I58" s="78">
         <f t="shared" si="9"/>
         <v>135</v>
       </c>
       <c r="J58" s="78"/>
       <c r="K58" s="78">
         <v>135</v>
       </c>
       <c r="L58" s="78"/>
       <c r="M58" s="78"/>
       <c r="N58" s="78"/>
       <c r="O58" s="78"/>
       <c r="P58" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R58" s="5" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="S58">
         <v>25.5</v>
       </c>
       <c r="T58">
         <v>36.700000000000003</v>
       </c>
       <c r="U58">
         <v>0.83</v>
       </c>
       <c r="Z58">
         <v>62.1</v>
       </c>
       <c r="AA58">
         <v>9.1</v>
       </c>
       <c r="AB58">
         <v>0.27</v>
       </c>
       <c r="AC58">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="AD58">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AF58" s="83">
         <f t="shared" si="10"/>
         <v>9.3699999999999992</v>
       </c>
       <c r="AG58">
         <v>0</v>
       </c>
       <c r="AH58">
         <v>75</v>
       </c>
       <c r="AI58">
         <v>29.3</v>
       </c>
       <c r="AJ58" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK58" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL58" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV58" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AX58" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY58" s="90"/>
       <c r="AZ58" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA58" s="90"/>
       <c r="BB58" s="91"/>
       <c r="BC58" s="91" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="BD58" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE58" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8317&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF58" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="59" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B59" s="84" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D59" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E59" s="88">
         <v>-20.925999999999998</v>
       </c>
       <c r="F59" s="88">
         <v>117.179</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H59" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I59" s="78">
         <f t="shared" si="9"/>
         <v>126</v>
       </c>
       <c r="J59" s="78">
         <f>43+40</f>
         <v>83</v>
       </c>
       <c r="K59" s="78">
         <f>32+11</f>
         <v>43</v>
       </c>
       <c r="L59" s="78"/>
       <c r="M59" s="78"/>
       <c r="N59" s="78"/>
       <c r="O59" s="78"/>
       <c r="P59" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q59" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="R59" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="S59">
         <v>33.840000000000003</v>
       </c>
       <c r="T59">
         <v>38.630000000000003</v>
       </c>
       <c r="U59">
         <v>2.08</v>
       </c>
       <c r="V59">
         <v>0.04</v>
       </c>
       <c r="X59">
         <v>7.07</v>
       </c>
       <c r="Y59">
         <v>25</v>
       </c>
       <c r="Z59">
         <v>60.54</v>
       </c>
       <c r="AA59">
         <v>12.38</v>
       </c>
       <c r="AB59">
         <v>0.63</v>
       </c>
       <c r="AC59">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AE59">
         <v>-0.84</v>
       </c>
       <c r="AF59" s="83">
         <f t="shared" si="10"/>
         <v>13.010000000000002</v>
       </c>
       <c r="AI59">
         <v>23.07</v>
       </c>
       <c r="AJ59" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="AK59" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL59" s="5" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="AM59" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="AT59">
         <v>5</v>
       </c>
       <c r="AV59" s="5"/>
       <c r="AW59" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="AX59" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY59" s="90"/>
       <c r="AZ59" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA59" s="90"/>
       <c r="BB59" s="91" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="BC59" s="91"/>
       <c r="BD59" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE59" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/37d7561f-097b-4ebe-aa94-02a5358875a3 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF59" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20130905/pdf/42j641psjj2wkn.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="60" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="D60" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E60" s="100">
         <v>-29.7683464736518</v>
       </c>
       <c r="F60" s="100">
         <v>119.600969249336</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H60" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I60" s="78">
         <f t="shared" si="9"/>
         <v>124</v>
       </c>
       <c r="K60" s="78">
         <v>124</v>
       </c>
       <c r="P60" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q60" s="5" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="R60" s="5" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="S60">
         <v>25.35</v>
       </c>
       <c r="T60">
         <v>52.85</v>
       </c>
       <c r="U60">
         <v>3.28</v>
       </c>
       <c r="V60">
         <v>0.05</v>
       </c>
       <c r="W60">
         <v>0.56999999999999995</v>
       </c>
       <c r="X60">
         <v>1.54</v>
       </c>
       <c r="Y60">
         <v>20</v>
       </c>
       <c r="Z60">
         <v>70.05</v>
       </c>
       <c r="AA60">
         <v>2.4700000000000002</v>
       </c>
       <c r="AB60">
         <v>9.5000000000000001E-2</v>
       </c>
       <c r="AC60">
         <v>1.2E-2</v>
       </c>
       <c r="AF60" s="83">
         <f t="shared" si="10"/>
         <v>2.5650000000000004</v>
       </c>
       <c r="AH60">
         <v>45</v>
       </c>
       <c r="AI60">
         <v>32.840000000000003</v>
       </c>
       <c r="AJ60" s="5" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="AK60" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AN60" s="5"/>
       <c r="AO60" s="5">
         <v>19.5</v>
       </c>
       <c r="AS60">
         <v>84</v>
       </c>
       <c r="AX60" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY60" s="90"/>
       <c r="AZ60" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA60" s="90"/>
       <c r="BB60" s="91" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="BC60" s="91"/>
       <c r="BD60" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://speedwaymagnetite.weebly.com/jorc-resource.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE60" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/38b27c61-cb52-539e-7bf5-6ea5a88b5315 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF60" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://speedwaymagnetite.weebly.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="61" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B61" s="84" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D61" s="82" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="E61" s="88">
         <v>-25.788082592599999</v>
       </c>
       <c r="F61" s="88">
         <v>150.85283685499999</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I61" s="78">
         <f t="shared" si="9"/>
         <v>103.7</v>
       </c>
       <c r="J61" s="78"/>
       <c r="K61" s="78">
         <v>103.7</v>
       </c>
       <c r="L61" s="78"/>
       <c r="M61" s="78"/>
       <c r="N61" s="78"/>
       <c r="O61" s="78"/>
       <c r="P61" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="R61" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S61">
         <v>13.8</v>
       </c>
       <c r="Y61">
         <v>10</v>
       </c>
       <c r="Z61">
         <v>64.599999999999994</v>
       </c>
       <c r="AA61">
         <v>3.26</v>
       </c>
       <c r="AB61">
         <v>1.96</v>
       </c>
       <c r="AD61">
         <v>0.65</v>
       </c>
       <c r="AF61" s="83">
         <f t="shared" si="10"/>
         <v>5.22</v>
       </c>
       <c r="AI61">
         <v>12.2</v>
       </c>
       <c r="AJ61" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="AK61" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AN61" s="5"/>
       <c r="AV61" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="AX61" s="90"/>
       <c r="AY61" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ61" s="90"/>
       <c r="BA61" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB61" s="91"/>
       <c r="BC61" s="91"/>
       <c r="BD61" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF61" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120518/pdf/01298580.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="62" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B62" s="84" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D62" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E62" s="88">
         <v>-31.268134</v>
       </c>
       <c r="F62" s="88">
         <v>123.876789</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I62" s="78">
         <f t="shared" si="9"/>
         <v>103.6</v>
       </c>
       <c r="J62" s="78"/>
       <c r="K62" s="78">
         <v>103.6</v>
       </c>
       <c r="L62" s="78"/>
       <c r="M62" s="78"/>
       <c r="N62" s="78"/>
       <c r="O62" s="78"/>
       <c r="Q62" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="R62" s="5" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="S62">
         <v>26.5</v>
       </c>
       <c r="Y62">
         <v>20</v>
       </c>
       <c r="Z62">
         <v>66.400000000000006</v>
       </c>
       <c r="AA62">
         <v>4.3</v>
       </c>
       <c r="AB62">
         <v>1.8</v>
       </c>
       <c r="AC62">
         <v>0.01</v>
       </c>
       <c r="AE62">
         <v>-3.1</v>
       </c>
       <c r="AF62" s="83">
         <f t="shared" si="10"/>
         <v>6.1</v>
       </c>
       <c r="AH62">
         <v>150</v>
       </c>
       <c r="AI62" s="83">
         <f>+AVERAGE(35.4,19.6,31.1,32.6)</f>
         <v>29.674999999999997</v>
       </c>
       <c r="AJ62" s="5" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="AK62" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV62" s="5"/>
       <c r="AX62" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY62" s="90"/>
       <c r="AZ62" s="90"/>
       <c r="BA62" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB62" s="91" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
       <c r="BC62" s="91"/>
       <c r="BD62" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/23a44d6de85eed8fc12ff6a56a343ef9 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE62" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/204cc9af-ed09-479e-9af7-5e4a046f2941 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF62" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://app.sharelinktechnologies.com/announcement/asx/674f0a9efc29d6c5242d795adedaed1c target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="63" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B63" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D63" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E63" s="100">
         <v>-34.7064284</v>
       </c>
       <c r="F63" s="100">
         <v>135.69374769999999</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H63" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I63" s="78">
         <f t="shared" si="9"/>
         <v>101.2</v>
       </c>
       <c r="J63" s="78">
         <v>12.3</v>
       </c>
       <c r="K63" s="78">
         <v>88.9</v>
       </c>
       <c r="L63" s="78"/>
       <c r="M63" s="78"/>
       <c r="N63" s="78"/>
       <c r="O63" s="78"/>
       <c r="P63" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q63" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R63" s="5" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="S63" s="89">
         <v>23.876778656126483</v>
       </c>
       <c r="T63" s="89">
         <v>43.73537549407115</v>
       </c>
       <c r="U63" s="89">
         <v>1.1159683794466404</v>
       </c>
       <c r="Z63" s="89">
         <v>66.097233201581034</v>
       </c>
       <c r="AA63" s="89">
         <v>4.924308300395257</v>
       </c>
       <c r="AB63" s="89">
         <v>0.52392292490118575</v>
       </c>
       <c r="AC63" s="89">
         <v>1.0000000000000002E-2</v>
       </c>
       <c r="AD63" s="89">
         <v>0.10878458498023716</v>
       </c>
       <c r="AF63" s="83">
         <f t="shared" si="10"/>
         <v>5.4482312252964427</v>
       </c>
       <c r="AG63">
         <v>0</v>
       </c>
       <c r="AH63">
         <v>75</v>
       </c>
       <c r="AI63">
         <v>17.71</v>
       </c>
       <c r="AJ63" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK63" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL63" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV63" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="AX63" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY63" s="90"/>
       <c r="AZ63" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA63" s="90"/>
       <c r="BB63" s="91"/>
       <c r="BC63" s="91" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="BD63" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE63" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9320&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF63" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="64" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B64" s="84" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D64" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E64" s="88">
         <v>-29.882783825800001</v>
       </c>
       <c r="F64" s="88">
         <v>134.2841356019</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H64" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I64" s="78">
         <f t="shared" si="9"/>
         <v>72</v>
       </c>
       <c r="J64" s="78"/>
       <c r="K64" s="78">
         <v>72</v>
       </c>
       <c r="L64" s="78"/>
       <c r="M64" s="78"/>
       <c r="N64" s="78"/>
       <c r="O64" s="78"/>
       <c r="Q64" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R64" s="5" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="S64">
         <v>25.9</v>
       </c>
       <c r="T64">
         <v>46.6</v>
       </c>
       <c r="U64">
         <v>6.1</v>
       </c>
       <c r="V64">
         <v>0.06</v>
       </c>
       <c r="W64">
         <v>0.1</v>
       </c>
       <c r="X64">
         <v>1.3</v>
       </c>
       <c r="Y64">
         <v>15</v>
       </c>
       <c r="Z64">
         <v>67.3</v>
       </c>
       <c r="AA64">
         <v>3.5</v>
       </c>
       <c r="AB64">
         <v>0.7</v>
       </c>
       <c r="AF64" s="83">
         <f t="shared" si="10"/>
         <v>4.2</v>
       </c>
       <c r="AH64">
         <v>125</v>
       </c>
       <c r="AI64">
         <v>32.5</v>
       </c>
       <c r="AJ64" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AK64" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL64" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AU64">
         <v>11.1</v>
       </c>
       <c r="AX64" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY64" s="90"/>
       <c r="AZ64" s="90"/>
       <c r="BA64" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB64" s="91"/>
       <c r="BC64" s="91" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="BD64" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE64" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=3012&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF64" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://invest.sa.gov.au/projects/commonwealth-hill-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="65" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B65" s="84" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D65" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="E65" s="88">
         <v>-32.750999999999998</v>
       </c>
       <c r="F65" s="88">
         <v>136.43600000000001</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H65" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I65" s="78">
         <f t="shared" si="9"/>
         <v>69.400000000000006</v>
       </c>
       <c r="J65" s="78">
         <v>48.2</v>
       </c>
       <c r="K65" s="78">
         <v>21.2</v>
       </c>
       <c r="L65" s="78"/>
       <c r="M65" s="78"/>
       <c r="N65" s="78"/>
       <c r="O65" s="78"/>
       <c r="Q65" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="R65" s="5" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="S65">
         <v>25.9</v>
       </c>
       <c r="T65">
         <v>32.5</v>
       </c>
       <c r="U65">
         <v>8.8000000000000007</v>
       </c>
       <c r="V65">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X65">
         <v>7.3</v>
       </c>
       <c r="Z65">
         <v>59.4</v>
       </c>
       <c r="AA65">
         <v>6.4</v>
       </c>
       <c r="AB65">
         <v>2</v>
       </c>
       <c r="AC65">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AD65">
         <v>0.18</v>
       </c>
       <c r="AE65">
         <v>1.95</v>
       </c>
       <c r="AF65" s="83">
         <f t="shared" si="10"/>
         <v>8.4</v>
       </c>
       <c r="AG65">
         <v>55</v>
       </c>
       <c r="AJ65" s="5" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="AK65" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL65" s="5" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="AM65" s="88" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="AU65">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV65" s="5" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="AW65" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="AX65" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY65" s="90"/>
       <c r="AZ65" s="90"/>
       <c r="BA65" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB65" s="91"/>
       <c r="BC65" s="91" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="BD65" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://hotcopper.com.au/data/oldanns/2010/IFE/af96ef73-3443-446d-8259-4e5aa558a1c0-IFE504513.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE65" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9044&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF65" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20201119/pdf/02310800.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="66" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B66" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D66" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E66" s="100">
         <v>-34.376782400000003</v>
       </c>
       <c r="F66" s="100">
         <v>135.91506570000001</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H66" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I66" s="78">
         <f t="shared" ref="I66:I85" si="11">J66+K66+L66</f>
         <v>61.8</v>
       </c>
       <c r="J66" s="78">
         <v>38.5</v>
       </c>
       <c r="K66" s="78">
         <v>23.3</v>
       </c>
       <c r="L66" s="78"/>
       <c r="M66" s="78"/>
       <c r="N66" s="78"/>
       <c r="O66" s="78"/>
       <c r="P66" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q66" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R66" s="5" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="S66">
         <v>29.68</v>
       </c>
       <c r="T66">
         <v>43.33</v>
       </c>
       <c r="U66">
         <v>1.89</v>
       </c>
       <c r="Z66">
         <v>69.58</v>
       </c>
       <c r="AA66">
         <v>2.59</v>
       </c>
       <c r="AB66">
         <v>0.19</v>
       </c>
       <c r="AC66">
         <v>1.2E-2</v>
       </c>
       <c r="AD66">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AF66" s="83">
         <f t="shared" si="10"/>
         <v>2.78</v>
       </c>
       <c r="AG66">
         <v>0</v>
       </c>
       <c r="AH66">
         <v>75</v>
       </c>
       <c r="AI66">
         <v>34.25</v>
       </c>
       <c r="AJ66" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK66" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL66" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV66" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AX66" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY66" s="90"/>
       <c r="AZ66" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA66" s="90"/>
       <c r="BB66" s="91"/>
       <c r="BC66" s="91" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="BD66" t="str">
         <f t="shared" si="2"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE66" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=9495&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF66" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.energymining.sa.gov.au/industry/geological-survey/gssa-projects/magnetite-south-australia target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="67" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B67" s="84" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D67" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E67" s="88">
         <v>-34.595728354800002</v>
       </c>
       <c r="F67" s="88">
         <v>135.77138324769999</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H67" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I67" s="78">
         <f t="shared" si="11"/>
         <v>54.8</v>
       </c>
       <c r="J67" s="78"/>
       <c r="K67" s="78">
         <v>54.8</v>
       </c>
       <c r="L67" s="78"/>
       <c r="M67" s="78"/>
       <c r="N67" s="78"/>
       <c r="O67" s="78"/>
       <c r="P67" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q67" s="5" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="R67" s="5" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="S67">
         <v>24.9</v>
       </c>
       <c r="T67">
         <v>33.799999999999997</v>
       </c>
       <c r="Z67">
         <v>68.3</v>
       </c>
       <c r="AA67">
         <v>2.97</v>
       </c>
       <c r="AF67" s="83">
         <f t="shared" si="10"/>
         <v>2.97</v>
       </c>
       <c r="AH67">
         <v>75</v>
       </c>
       <c r="AI67">
         <v>26.8</v>
       </c>
       <c r="AJ67" s="5" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AK67" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AX67" s="90"/>
       <c r="AY67" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ67" s="90"/>
       <c r="BA67" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB67" s="91"/>
       <c r="BC67" s="91" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="BD67" t="str">
         <f t="shared" ref="BD67:BD85" si="12">"&lt;a href="&amp;Q67&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE67" t="str">
         <f t="shared" si="5"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=249&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF67" t="str">
         <f t="shared" ref="BF67:BF83" si="13">"&lt;a href="&amp;AJ67&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20120112/pdf/01259324.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="68" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A68" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B68" s="84" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D68" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="E68" s="88">
         <v>-31.898184000000001</v>
       </c>
       <c r="F68" s="88">
         <v>118.37614600000001</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H68" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I68" s="78">
         <f t="shared" si="11"/>
         <v>53.6</v>
       </c>
       <c r="J68" s="78"/>
       <c r="K68" s="78">
         <v>53.6</v>
       </c>
       <c r="L68" s="78"/>
       <c r="M68" s="78"/>
       <c r="N68" s="78"/>
       <c r="O68" s="78"/>
       <c r="Q68" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="R68" s="5" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="S68">
         <v>29.1</v>
       </c>
       <c r="Z68">
         <v>65.22</v>
       </c>
       <c r="AA68">
         <v>5.24</v>
       </c>
       <c r="AB68">
         <v>1.87</v>
       </c>
       <c r="AC68">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AD68">
         <v>0.59</v>
       </c>
       <c r="AF68" s="83">
         <f t="shared" si="10"/>
         <v>7.11</v>
       </c>
       <c r="AG68">
         <v>15</v>
       </c>
       <c r="AH68">
         <v>45</v>
       </c>
       <c r="AI68">
         <v>25.3</v>
       </c>
       <c r="AJ68" s="5" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="AK68" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AV68" s="5" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="AW68" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="AX68" s="90"/>
       <c r="AY68" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ68" s="90"/>
       <c r="BA68" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB68" s="91" t="s">
-        <v>1250</v>
+        <v>1246</v>
       </c>
       <c r="BC68" s="91"/>
       <c r="BD68" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE68" t="str">
         <f t="shared" ref="BE68:BE85" si="14">"&lt;a href="&amp;R68&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/owners/details/1abe5e0c-3aa3-4418-897e-06532803d6b4 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF68" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://cdn-api.markitdigital.com/apiman-gateway/ASX/asx-research/1.0/file/2995-01345668-3A380774&amp;v=04711220c3a57065317ba4efca4a3459a4e46882 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="69" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A69" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B69" s="84" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D69" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E69" s="88">
         <v>-29.162934784800001</v>
       </c>
       <c r="F69" s="88">
         <v>116.834800625</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I69" s="78">
         <f t="shared" si="11"/>
         <v>45.5</v>
       </c>
       <c r="J69" s="78"/>
       <c r="K69" s="78">
         <v>45.5</v>
       </c>
       <c r="L69" s="78"/>
       <c r="M69" s="78"/>
       <c r="N69" s="78"/>
       <c r="O69" s="78"/>
       <c r="P69" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q69" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="R69" s="5" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="S69">
         <v>41.4</v>
       </c>
       <c r="T69">
         <v>35.6</v>
       </c>
       <c r="U69">
         <v>0.5</v>
       </c>
       <c r="V69">
         <v>0.09</v>
       </c>
       <c r="W69">
         <v>0.03</v>
       </c>
       <c r="X69">
         <v>-0.1</v>
       </c>
       <c r="AF69" s="83"/>
       <c r="AK69" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL69" s="5" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="AM69" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="AX69" s="90"/>
       <c r="AY69" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ69" s="90"/>
       <c r="BA69" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB69" s="91" t="s">
-        <v>1251</v>
+        <v>1247</v>
       </c>
       <c r="BC69" s="91"/>
       <c r="BD69" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE69" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/f92b2ef4-e5c3-434f-83c7-9b0ed8222e0d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="70" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B70" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D70" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E70" s="88">
         <v>-41.309995568300003</v>
       </c>
       <c r="F70" s="88">
         <v>145.7720113279</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I70" s="78">
         <f t="shared" si="11"/>
         <v>34.65</v>
       </c>
       <c r="J70" s="78">
         <v>9.43</v>
       </c>
       <c r="K70" s="78">
         <v>12.57</v>
       </c>
       <c r="L70" s="78">
         <v>12.65</v>
       </c>
       <c r="M70" s="78"/>
       <c r="N70" s="78"/>
       <c r="O70" s="78"/>
       <c r="Q70" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="R70" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S70">
         <v>48.5</v>
       </c>
       <c r="AF70" s="83"/>
       <c r="AK70" t="s">
         <v>21</v>
       </c>
       <c r="AX70" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY70" s="90"/>
       <c r="AZ70" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA70" s="90"/>
       <c r="BB70" s="91"/>
       <c r="BC70" s="91"/>
       <c r="BD70" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20170216/pdf/43g1pc59hpj6p9.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="71" spans="1:58" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D71" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E71" s="88">
         <v>-26.127354</v>
       </c>
       <c r="F71" s="88">
         <v>116.31100000000001</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I71" s="78">
         <f t="shared" si="11"/>
         <v>76.3</v>
       </c>
       <c r="J71" s="78">
         <v>24</v>
       </c>
       <c r="K71" s="78">
         <v>52.3</v>
       </c>
       <c r="L71" s="78"/>
       <c r="M71" s="78"/>
       <c r="N71" s="78"/>
       <c r="O71" s="78"/>
       <c r="P71" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q71" s="5" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="R71" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="S71">
         <v>24.7</v>
       </c>
       <c r="T71">
         <v>49.6</v>
       </c>
       <c r="U71">
         <v>5.68</v>
       </c>
       <c r="V71">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="W71">
         <v>0.08</v>
       </c>
       <c r="X71">
         <v>-4.3999999999999997E-2</v>
       </c>
       <c r="Y71">
         <v>10</v>
       </c>
       <c r="Z71">
         <v>70</v>
       </c>
       <c r="AA71">
         <v>1.78</v>
       </c>
       <c r="AB71">
         <v>0.39</v>
       </c>
       <c r="AC71">
         <v>2E-3</v>
       </c>
       <c r="AD71">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AF71" s="83">
         <f>AA71+AB71</f>
         <v>2.17</v>
       </c>
       <c r="AH71">
         <v>150</v>
       </c>
       <c r="AJ71" s="5" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="AK71" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL71" s="5" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="AM71" s="92" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="AN71" s="5">
         <v>2024</v>
       </c>
       <c r="AO71">
         <v>111</v>
       </c>
       <c r="AP71">
         <v>194</v>
       </c>
       <c r="AQ71">
         <v>32</v>
       </c>
       <c r="AR71">
         <f>63.28+55.35</f>
         <v>118.63</v>
       </c>
       <c r="AS71">
         <v>194.37</v>
       </c>
       <c r="AT71">
         <v>2.4</v>
       </c>
       <c r="AU71">
         <v>17</v>
       </c>
       <c r="AV71" s="5" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="AX71" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY71" s="90"/>
       <c r="AZ71" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA71" s="90"/>
       <c r="BB71" s="91" t="s">
-        <v>1252</v>
+        <v>1248</v>
       </c>
       <c r="BC71" s="91"/>
       <c r="BD71" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/AHN/03029043.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE71" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/dfd4369e-fc92-47d7-8f52-e644a08f717d target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF71" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.listcorp.com/asx/ahn/athena-resources-limited/news/scoping-study-byro-fe1-magnetite-project-3033683.htmltarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="72" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B72" s="84" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D72" s="82" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="E72" s="88">
         <v>-41.31053</v>
       </c>
       <c r="F72" s="88">
         <v>145.840351</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H72" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I72" s="78">
         <f t="shared" si="11"/>
         <v>25.5</v>
       </c>
       <c r="J72" s="78">
         <v>13.9</v>
       </c>
       <c r="K72" s="78"/>
       <c r="L72" s="78">
         <v>11.6</v>
       </c>
       <c r="M72" s="78"/>
       <c r="N72" s="78"/>
       <c r="O72" s="78"/>
       <c r="P72"/>
       <c r="Q72" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="R72" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S72">
         <v>31.06</v>
       </c>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72">
         <v>31.03</v>
       </c>
       <c r="Z72"/>
       <c r="AA72"/>
       <c r="AB72"/>
       <c r="AC72"/>
       <c r="AD72"/>
       <c r="AE72"/>
       <c r="AF72" s="83"/>
       <c r="AG72"/>
       <c r="AH72"/>
       <c r="AI72"/>
       <c r="AJ72"/>
       <c r="AK72" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL72" s="5" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="AM72" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="AN72"/>
       <c r="AO72"/>
       <c r="AP72"/>
       <c r="AQ72"/>
       <c r="AR72"/>
       <c r="AS72"/>
       <c r="AT72"/>
       <c r="AU72">
         <v>5.5</v>
       </c>
       <c r="AV72"/>
       <c r="AW72"/>
       <c r="AX72" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY72" s="90"/>
       <c r="AZ72" s="90"/>
       <c r="BA72" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB72" s="91"/>
       <c r="BC72" s="91"/>
       <c r="BD72" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.nsenergybusiness.com/projects/rogetta-iron-ore-project-tasmania/?cf-view target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE72"/>
       <c r="BF72"/>
     </row>
     <row r="73" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B73" s="84" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D73" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="E73" s="88">
         <v>-19.085818</v>
       </c>
       <c r="F73" s="88">
         <v>145.84710999999999</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="I73" s="78">
         <f t="shared" si="11"/>
         <v>15.3</v>
       </c>
       <c r="J73" s="78"/>
       <c r="K73" s="78">
         <v>15.3</v>
       </c>
       <c r="L73" s="78"/>
       <c r="M73" s="78"/>
       <c r="N73" s="78"/>
       <c r="O73" s="78"/>
       <c r="Q73" s="5" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="R73" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S73">
         <v>43.14</v>
       </c>
       <c r="AF73" s="83"/>
       <c r="AH73" s="5"/>
       <c r="AK73" t="s">
         <v>21</v>
       </c>
       <c r="AM73" s="5" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="AT73" s="5">
         <v>1</v>
       </c>
       <c r="AU73" s="5"/>
       <c r="AV73" s="5" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="AW73" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="AX73" s="90"/>
       <c r="AY73" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ73" s="90"/>
       <c r="BA73" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB73" s="91"/>
       <c r="BC73" s="91"/>
       <c r="BD73" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20210420/pdf/44vpy33sw335bq.pdftarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="74" spans="1:58" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B74" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D74" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E74" s="88">
         <v>-32.878999999999998</v>
       </c>
       <c r="F74" s="88">
         <v>136.62899999999999</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I74" s="78">
         <f t="shared" si="11"/>
         <v>11</v>
       </c>
       <c r="J74" s="78"/>
       <c r="K74" s="78">
         <v>11</v>
       </c>
       <c r="L74" s="78"/>
       <c r="M74" s="78"/>
       <c r="N74" s="78"/>
       <c r="O74" s="78"/>
       <c r="P74" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q74" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R74" s="5" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="S74">
         <v>25.99</v>
       </c>
       <c r="T74">
         <v>38.1</v>
       </c>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
       <c r="AA74"/>
       <c r="AB74"/>
       <c r="AC74"/>
       <c r="AD74"/>
       <c r="AE74"/>
       <c r="AF74" s="83"/>
       <c r="AG74">
         <v>0</v>
       </c>
       <c r="AH74">
         <v>75</v>
       </c>
       <c r="AI74"/>
       <c r="AJ74"/>
       <c r="AK74" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL74" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AM74"/>
       <c r="AN74"/>
       <c r="AO74"/>
       <c r="AP74"/>
       <c r="AQ74"/>
       <c r="AR74"/>
       <c r="AS74"/>
       <c r="AT74"/>
       <c r="AU74"/>
       <c r="AV74" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="AW74"/>
       <c r="AX74" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY74" s="90"/>
       <c r="AZ74" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA74" s="90"/>
       <c r="BB74" s="91"/>
       <c r="BC74" s="91" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="BD74" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE74" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=6639&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF74"/>
     </row>
     <row r="75" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B75" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D75" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="E75" s="88">
         <v>-37.6608840926</v>
       </c>
       <c r="F75" s="88">
         <v>148.1169550999</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I75" s="78">
         <f t="shared" si="11"/>
         <v>9.06</v>
       </c>
       <c r="J75" s="78">
         <v>4.32</v>
       </c>
       <c r="K75" s="78">
         <v>2.4900000000000002</v>
       </c>
       <c r="L75" s="78">
         <v>2.25</v>
       </c>
       <c r="M75" s="78"/>
       <c r="N75" s="78"/>
       <c r="O75" s="78"/>
       <c r="P75" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q75" s="5" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="R75" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S75">
         <v>50.8</v>
       </c>
       <c r="Y75">
         <v>40</v>
       </c>
       <c r="Z75">
         <v>57.8</v>
       </c>
       <c r="AA75">
         <v>12.2</v>
       </c>
       <c r="AD75">
         <v>0.65</v>
       </c>
       <c r="AF75" s="83">
         <f>AA75+AB75</f>
         <v>12.2</v>
       </c>
       <c r="AJ75" s="5" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="AK75" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL75" s="5" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="AN75" s="5">
         <v>2014</v>
       </c>
       <c r="AO75">
         <v>33.6</v>
       </c>
       <c r="AS75">
         <v>26.1</v>
       </c>
       <c r="AT75">
         <v>0.78</v>
       </c>
       <c r="AV75" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="AW75" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="AX75" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY75" s="90"/>
       <c r="AZ75" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA75" s="90"/>
       <c r="BB75" s="91"/>
       <c r="BC75" s="91"/>
       <c r="BD75" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20140521/pdf/01519382.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF75" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://hotcopper.com.au/data/announcements/ASX/820108_EFE.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="76" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B76" s="93" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C76" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D76" s="79" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E76" s="88">
         <v>-26.074597000000001</v>
       </c>
       <c r="F76" s="88">
         <v>117.238749</v>
       </c>
       <c r="G76" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I76" s="97">
         <f t="shared" si="11"/>
         <v>8.3000000000000007</v>
       </c>
       <c r="J76" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="K76" s="97"/>
       <c r="L76" s="97"/>
       <c r="M76" s="97"/>
       <c r="N76" s="97"/>
       <c r="O76" s="97"/>
       <c r="P76" s="79"/>
       <c r="Q76" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R76" s="81" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="S76" s="79">
         <v>26.8</v>
       </c>
       <c r="T76" s="79"/>
       <c r="U76" s="79"/>
       <c r="V76" s="79"/>
       <c r="W76" s="79"/>
       <c r="X76" s="79"/>
       <c r="Y76" s="79"/>
       <c r="Z76" s="79"/>
       <c r="AA76" s="79"/>
       <c r="AB76" s="79"/>
       <c r="AC76" s="79"/>
       <c r="AD76" s="79"/>
       <c r="AE76" s="79"/>
       <c r="AF76" s="98"/>
       <c r="AG76" s="79">
         <v>22</v>
       </c>
       <c r="AH76" s="79">
         <v>45</v>
       </c>
       <c r="AI76" s="79">
         <v>0.63</v>
       </c>
       <c r="AJ76" s="79"/>
       <c r="AK76" s="79" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="AL76" s="79"/>
       <c r="AM76" s="79" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="AN76" s="79"/>
       <c r="AO76" s="79"/>
       <c r="AP76" s="79"/>
       <c r="AQ76" s="79"/>
       <c r="AR76" s="79"/>
       <c r="AS76" s="79"/>
       <c r="AT76" s="79"/>
       <c r="AU76" s="79"/>
       <c r="AV76" s="79"/>
       <c r="AW76" s="79" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="AX76" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY76" s="90"/>
       <c r="AZ76" s="90"/>
       <c r="BA76" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB76" s="91" t="s">
-        <v>1253</v>
+        <v>1249</v>
       </c>
       <c r="BC76" s="91"/>
       <c r="BD76" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20110704/pdf/01194592.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE76" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/525a7369-9b53-4f3d-8cb6-6008d75d1263 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="77" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B77" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D77" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E77" s="88">
         <v>-41.17</v>
       </c>
       <c r="F77" s="88">
         <v>144.74</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H77" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I77" s="78">
         <f t="shared" si="11"/>
         <v>7.8</v>
       </c>
       <c r="J77" s="78">
         <v>1.7</v>
       </c>
       <c r="K77" s="78">
         <v>6.1</v>
       </c>
       <c r="L77" s="78"/>
       <c r="M77" s="78"/>
       <c r="N77" s="78"/>
       <c r="O77" s="78"/>
       <c r="P77" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q77" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="R77" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="Y77">
         <v>20</v>
       </c>
       <c r="Z77">
         <v>65.5</v>
       </c>
       <c r="AA77">
         <v>5.2</v>
       </c>
       <c r="AB77">
         <v>0.22</v>
       </c>
       <c r="AD77">
         <v>0.3</v>
       </c>
       <c r="AF77" s="83">
         <f>AA77+AB77</f>
         <v>5.42</v>
       </c>
       <c r="AI77">
         <v>38.299999999999997</v>
       </c>
       <c r="AJ77" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="AK77" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL77" s="5" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="AM77" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="AU77">
         <v>2.9910000000000001</v>
       </c>
       <c r="AV77" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="AX77" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY77" s="90"/>
       <c r="AZ77" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA77" s="90"/>
       <c r="BB77" s="91"/>
       <c r="BC77" s="91"/>
       <c r="BD77" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF77" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.annualreports.com/HostedData/AnnualReportArchive/c/ASX_SHH_2021.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="78" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A78" s="6" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B78" s="84" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D78" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E78" s="88">
         <v>-28.84844</v>
       </c>
       <c r="F78" s="88">
         <v>116.935799</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I78" s="78">
         <f t="shared" si="11"/>
         <v>5.0999999999999996</v>
       </c>
       <c r="J78" s="78">
         <v>1.2</v>
       </c>
       <c r="K78" s="78">
         <v>3.1</v>
       </c>
       <c r="L78" s="78">
         <v>0.8</v>
       </c>
       <c r="M78" s="78"/>
       <c r="N78" s="78"/>
       <c r="O78" s="78"/>
       <c r="Q78" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="R78" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="Z78">
         <v>57.6</v>
       </c>
       <c r="AA78">
         <v>8.68</v>
       </c>
       <c r="AB78">
         <v>1.03</v>
       </c>
       <c r="AC78">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="AF78" s="83">
         <f>AA78+AB78</f>
         <v>9.7099999999999991</v>
       </c>
       <c r="AG78">
         <v>50</v>
       </c>
       <c r="AJ78" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AK78" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL78" s="5" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AM78" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="AW78" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="AX78" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY78" s="90"/>
       <c r="AZ78" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA78" s="90"/>
       <c r="BB78" s="91"/>
       <c r="BC78" s="91"/>
       <c r="BD78" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF78" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/FEX/02680649.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="79" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A79" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B79" t="s">
+        <v>797</v>
+      </c>
+      <c r="C79" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="B79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E79" s="88">
         <v>-19.677</v>
       </c>
       <c r="F79" s="88">
         <v>134.28200000000001</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H79" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="I79" s="78">
         <f t="shared" si="11"/>
         <v>3.75</v>
       </c>
       <c r="J79" s="78"/>
       <c r="K79" s="78"/>
       <c r="L79" s="78">
         <v>3.75</v>
       </c>
       <c r="M79" s="78"/>
       <c r="N79" s="78"/>
       <c r="O79" s="78"/>
       <c r="Q79" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="R79" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="Z79">
         <v>65</v>
       </c>
       <c r="AF79" s="83"/>
       <c r="AJ79" s="5" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="AK79" t="s">
         <v>21</v>
       </c>
       <c r="AU79">
         <v>0.35</v>
       </c>
       <c r="AV79" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="AW79" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="AX79" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY79" s="90"/>
       <c r="AZ79" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA79" s="90"/>
       <c r="BB79" s="91"/>
       <c r="BC79" s="91"/>
       <c r="BD79" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.aspecthuntley.com.au/asxdata/20220913/pdf/02567419.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF79" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://elmoreltd.com.au/projects/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="80" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="B80" t="s">
+        <v>798</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="E80" s="88">
         <v>-19.444811112699998</v>
       </c>
       <c r="F80" s="88">
         <v>133.82371231159999</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="78">
         <f t="shared" si="11"/>
         <v>3.6</v>
       </c>
       <c r="J80" s="78"/>
       <c r="K80" s="78"/>
       <c r="L80" s="78">
         <v>3.6</v>
       </c>
       <c r="M80" s="78">
         <f>N80+O80</f>
         <v>3.6</v>
       </c>
       <c r="N80" s="78"/>
       <c r="O80" s="78">
         <v>3.6</v>
       </c>
       <c r="Q80" s="5" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="R80" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="Z80">
         <v>68</v>
       </c>
       <c r="AF80" s="83"/>
       <c r="AJ80" s="5" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AK80" t="s">
         <v>21</v>
       </c>
       <c r="AT80">
         <v>1.2</v>
       </c>
       <c r="AU80">
         <v>3.6</v>
       </c>
       <c r="AX80" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY80" s="90"/>
       <c r="AZ80" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA80" s="90"/>
       <c r="BB80" s="91"/>
       <c r="BC80" s="91"/>
       <c r="BD80" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://mining.com.au/northern-iron-dispatches-inaugural-magnetite-shipment/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF80" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://www.northern-iron.com.au/projects target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="81" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D81" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="E81" s="100">
         <v>-34.690631400000001</v>
       </c>
       <c r="F81" s="100">
         <v>135.72996269999999</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H81" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I81" s="78">
         <f t="shared" si="11"/>
         <v>3.5</v>
       </c>
       <c r="J81" s="78"/>
       <c r="K81" s="78">
         <v>3.5</v>
       </c>
       <c r="L81" s="78"/>
       <c r="M81" s="78"/>
       <c r="N81" s="78"/>
       <c r="O81" s="78"/>
       <c r="P81" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q81" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R81" s="5" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="S81">
         <v>27.1</v>
       </c>
       <c r="T81">
         <v>38.700000000000003</v>
       </c>
       <c r="U81">
         <v>1.05</v>
       </c>
       <c r="Z81">
         <v>66.099999999999994</v>
       </c>
       <c r="AA81">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB81">
         <v>0.52</v>
       </c>
       <c r="AC81">
         <v>0.01</v>
       </c>
       <c r="AD81">
         <v>0.11</v>
       </c>
       <c r="AF81" s="83">
         <f>AA81+AB81</f>
         <v>5.42</v>
       </c>
       <c r="AG81">
         <v>0</v>
       </c>
       <c r="AH81">
         <v>75</v>
       </c>
       <c r="AI81">
         <v>22.6</v>
       </c>
       <c r="AJ81" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="AK81" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AL81" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AV81" s="5"/>
       <c r="AX81" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY81" s="90"/>
       <c r="AZ81" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA81" s="90"/>
       <c r="BB81" s="91"/>
       <c r="BC81" s="91" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="BD81" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://wcsecure.weblink.com.au/pdf/LML/02787328.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE81" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minerals.sarig.sa.gov.au/MineralDepositDetails.aspx?DEPOSIT_NO=8743&amp;ref=1target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF81" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20120607/pdf/426q70ddjcq4ds.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="82" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B82" s="93" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D82" s="101"/>
       <c r="E82" s="88">
         <v>-21.9786635858</v>
       </c>
       <c r="F82" s="88">
         <v>150.1677098145</v>
       </c>
       <c r="G82" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I82" s="97">
         <f t="shared" si="11"/>
         <v>2</v>
       </c>
       <c r="J82" s="97"/>
       <c r="K82" s="97">
         <v>2</v>
       </c>
       <c r="L82" s="97"/>
       <c r="M82" s="97"/>
       <c r="N82" s="97"/>
       <c r="O82" s="97"/>
       <c r="P82" s="79"/>
       <c r="Q82" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="R82" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="S82" s="79"/>
       <c r="T82" s="79"/>
       <c r="U82" s="79"/>
       <c r="V82" s="79"/>
       <c r="W82" s="79"/>
       <c r="X82" s="79"/>
       <c r="Y82" s="79"/>
       <c r="Z82" s="79"/>
       <c r="AA82" s="79"/>
       <c r="AB82" s="79"/>
       <c r="AC82" s="79"/>
       <c r="AD82" s="79"/>
       <c r="AE82" s="79"/>
       <c r="AF82" s="98"/>
       <c r="AG82" s="79"/>
       <c r="AH82" s="79"/>
       <c r="AI82" s="79"/>
       <c r="AJ82" s="79"/>
       <c r="AK82" s="79" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL82" s="79"/>
       <c r="AM82" s="79"/>
       <c r="AN82" s="79"/>
       <c r="AO82" s="79"/>
       <c r="AP82" s="79"/>
       <c r="AQ82" s="79"/>
       <c r="AR82" s="79"/>
       <c r="AS82" s="79"/>
       <c r="AT82" s="79"/>
       <c r="AU82" s="79"/>
       <c r="AV82" s="79"/>
       <c r="AW82" s="79"/>
       <c r="AX82" s="90"/>
       <c r="AY82" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ82" s="90"/>
       <c r="BA82" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB82" s="91"/>
       <c r="BC82" s="91"/>
       <c r="BD82" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.vizmap.com.au/NRM/Commodities/493456.htm target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="83" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B83" s="93" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D83" s="79" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E83" s="88">
         <v>-29.022805999999999</v>
       </c>
       <c r="F83" s="88">
         <v>116.871134</v>
       </c>
       <c r="G83" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H83" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I83" s="97">
         <f t="shared" si="11"/>
         <v>1.3</v>
       </c>
       <c r="J83" s="97"/>
       <c r="K83" s="97">
         <v>1.3</v>
       </c>
       <c r="L83" s="97"/>
       <c r="M83" s="97"/>
       <c r="N83" s="97"/>
       <c r="O83" s="97"/>
       <c r="P83" s="79"/>
       <c r="Q83" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="R83" s="81" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="S83" s="79"/>
       <c r="T83" s="79"/>
       <c r="U83" s="79"/>
       <c r="V83" s="79"/>
       <c r="W83" s="79"/>
       <c r="X83" s="79"/>
       <c r="Y83" s="79">
         <v>57</v>
       </c>
       <c r="Z83" s="79">
         <v>60.6</v>
       </c>
       <c r="AA83" s="79">
         <v>7.6</v>
       </c>
       <c r="AB83" s="79">
         <v>0.8</v>
       </c>
       <c r="AC83" s="79">
         <v>0.06</v>
       </c>
       <c r="AD83" s="79">
         <v>0.01</v>
       </c>
       <c r="AE83" s="79">
         <v>2.9</v>
       </c>
       <c r="AF83" s="98">
         <f>AA83+AB83</f>
         <v>8.4</v>
       </c>
       <c r="AG83" s="79"/>
       <c r="AH83" s="79"/>
       <c r="AI83" s="79"/>
       <c r="AJ83" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="AK83" s="79" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AL83" s="79"/>
       <c r="AM83" s="79"/>
       <c r="AN83" s="79"/>
       <c r="AO83" s="79"/>
       <c r="AP83" s="79"/>
       <c r="AQ83" s="79"/>
       <c r="AR83" s="79"/>
       <c r="AS83" s="79"/>
       <c r="AT83" s="79"/>
       <c r="AU83" s="79"/>
       <c r="AV83" s="79"/>
       <c r="AW83" s="79" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="AX83" s="90"/>
       <c r="AY83" s="90" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="AZ83" s="90"/>
       <c r="BA83" s="90" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="BB83" s="91" t="s">
-        <v>1254</v>
+        <v>1250</v>
       </c>
       <c r="BC83" s="91"/>
       <c r="BD83" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE83" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/sites/details/33251fcf-cb27-4e0a-92d5-e34cf11cddd8 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF83" t="str">
         <f t="shared" si="13"/>
         <v>&lt;a href=https://announcements.asx.com.au/asxpdf/20131011/pdf/42jzhm5mf7qssv.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="84" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="B84" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="E84" s="88">
         <v>-33.872553408599998</v>
       </c>
       <c r="F84" s="88">
         <v>148.50148942120001</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H84" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I84" s="78">
         <f t="shared" si="11"/>
         <v>1.3</v>
       </c>
       <c r="J84" s="78">
         <v>1.3</v>
       </c>
       <c r="K84" s="78"/>
       <c r="L84" s="78"/>
       <c r="M84" s="78"/>
       <c r="N84" s="78"/>
       <c r="O84" s="78"/>
       <c r="Q84" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R84" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AF84" s="83"/>
       <c r="AK84" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AL84" s="5" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="AM84" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="AU84">
         <v>1.3</v>
       </c>
       <c r="AV84" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="AW84" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="AX84" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY84" s="90"/>
       <c r="AZ84" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA84" s="90"/>
       <c r="BB84" s="91"/>
       <c r="BC84" s="91"/>
       <c r="BD84" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://www.resources.nsw.gov.au/sites/default/files/2022-11/magnetite.pdf target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="85" spans="1:58" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="D85" s="84" t="s">
         <v>1256</v>
-      </c>
-[...7 lines deleted...]
-        <v>1260</v>
       </c>
       <c r="E85" s="100">
         <v>-29.002500000000001</v>
       </c>
       <c r="F85" s="100">
         <v>117.47490000000001</v>
       </c>
       <c r="G85" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H85" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I85" s="78">
         <f t="shared" si="11"/>
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="K85">
         <f>63.5/1000</f>
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="P85" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q85" s="5" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="R85" s="5" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="S85">
         <v>30.6</v>
       </c>
       <c r="Y85">
         <v>28</v>
       </c>
       <c r="Z85">
         <v>68</v>
       </c>
       <c r="AA85">
         <v>3.82</v>
       </c>
       <c r="AB85">
         <v>0.12</v>
       </c>
       <c r="AC85">
         <v>3.1E-2</v>
       </c>
       <c r="AF85" s="83">
         <f>AA85+AB85</f>
         <v>3.94</v>
       </c>
       <c r="AJ85" s="5" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="AK85" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="AN85" s="2"/>
       <c r="AO85" s="2"/>
       <c r="AW85" s="103" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="AX85" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="AY85" s="103"/>
       <c r="AZ85" s="90" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="BA85" s="103"/>
       <c r="BB85" s="104" t="s">
-        <v>1255</v>
+        <v>1251</v>
       </c>
       <c r="BC85" s="104"/>
       <c r="BD85" t="str">
         <f t="shared" si="12"/>
         <v>&lt;a href=https://investorhub.tempestminerals.com/announcements/6947910 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BE85" t="str">
         <f t="shared" si="14"/>
         <v>&lt;a href=https://minedex.dmirs.wa.gov.au/Web/projects/details/d0506860-8f8f-7782-205a-92628dc5bb9f target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
       <c r="BF85" t="str">
         <f>"&lt;a href="&amp;AJ85&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://investorhub.tempestminerals.com/announcements/6951864 target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="86" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86"/>
       <c r="D86" s="2"/>
       <c r="G86" s="102"/>
       <c r="AH86" s="74"/>
       <c r="AN86" s="2"/>
       <c r="AO86" s="2"/>
     </row>
     <row r="87" spans="1:58" x14ac:dyDescent="0.25">
@@ -19835,5619 +19829,5619 @@
     <col min="30" max="30" width="12" customWidth="1" outlineLevel="1"/>
     <col min="31" max="31" width="10" customWidth="1" outlineLevel="1"/>
     <col min="32" max="32" width="17.85546875" customWidth="1" outlineLevel="1"/>
     <col min="33" max="33" width="13.5703125" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="11.5703125" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="22.42578125" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="27.42578125" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="53.5703125" customWidth="1"/>
     <col min="38" max="38" width="26.85546875" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="23.85546875" customWidth="1" outlineLevel="1"/>
     <col min="40" max="40" width="17" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="26.7109375" customWidth="1" outlineLevel="1"/>
     <col min="42" max="42" width="24.7109375" customWidth="1" outlineLevel="1"/>
     <col min="43" max="43" width="8" customWidth="1" outlineLevel="1"/>
     <col min="44" max="44" width="34.7109375" customWidth="1" outlineLevel="1"/>
     <col min="45" max="45" width="25.140625" customWidth="1" outlineLevel="1"/>
     <col min="46" max="46" width="28.28515625" customWidth="1" outlineLevel="1"/>
     <col min="47" max="47" width="36.140625" customWidth="1" outlineLevel="1"/>
     <col min="48" max="48" width="11.5703125" customWidth="1"/>
     <col min="49" max="49" width="25.140625" customWidth="1"/>
     <col min="50" max="50" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A1" s="86" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B1" s="86" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C1" s="86" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D1" s="86" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="86" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F1" s="86" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G1" s="86" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="H1" s="86" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
       <c r="I1" s="87" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="86" t="s">
+        <v>492</v>
+      </c>
+      <c r="K1" s="86" t="s">
+        <v>494</v>
+      </c>
+      <c r="L1" s="86" t="s">
         <v>495</v>
       </c>
-      <c r="K1" s="86" t="s">
+      <c r="M1" s="86" t="s">
+        <v>496</v>
+      </c>
+      <c r="N1" s="86" t="s">
+        <v>493</v>
+      </c>
+      <c r="O1" s="86" t="s">
         <v>497</v>
       </c>
-      <c r="L1" s="86" t="s">
+      <c r="P1" s="86" t="s">
         <v>498</v>
       </c>
-      <c r="M1" s="86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q1" s="86" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="R1" s="86" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="S1" s="86" t="s">
+        <v>423</v>
+      </c>
+      <c r="T1" s="86" t="s">
+        <v>157</v>
+      </c>
+      <c r="U1" s="86" t="s">
+        <v>649</v>
+      </c>
+      <c r="V1" s="86" t="s">
+        <v>159</v>
+      </c>
+      <c r="W1" s="86" t="s">
+        <v>160</v>
+      </c>
+      <c r="X1" s="86" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y1" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z1" s="86" t="s">
+        <v>402</v>
+      </c>
+      <c r="AA1" s="86" t="s">
+        <v>403</v>
+      </c>
+      <c r="AB1" s="86" t="s">
+        <v>650</v>
+      </c>
+      <c r="AC1" s="86" t="s">
+        <v>404</v>
+      </c>
+      <c r="AD1" s="86" t="s">
+        <v>405</v>
+      </c>
+      <c r="AE1" s="86" t="s">
+        <v>406</v>
+      </c>
+      <c r="AF1" s="86" t="s">
+        <v>651</v>
+      </c>
+      <c r="AG1" s="86" t="s">
+        <v>407</v>
+      </c>
+      <c r="AH1" s="86" t="s">
+        <v>601</v>
+      </c>
+      <c r="AI1" s="86" t="s">
+        <v>537</v>
+      </c>
+      <c r="AJ1" s="86" t="s">
+        <v>477</v>
+      </c>
+      <c r="AK1" s="86" t="s">
         <v>424</v>
       </c>
-      <c r="T1" s="86" t="s">
-[...8 lines deleted...]
-      <c r="W1" s="86" t="s">
+      <c r="AL1" s="86" t="s">
+        <v>522</v>
+      </c>
+      <c r="AM1" s="86" t="s">
+        <v>549</v>
+      </c>
+      <c r="AN1" s="86" t="s">
+        <v>395</v>
+      </c>
+      <c r="AO1" s="86" t="s">
+        <v>831</v>
+      </c>
+      <c r="AP1" s="86" t="s">
+        <v>832</v>
+      </c>
+      <c r="AQ1" s="86" t="s">
+        <v>144</v>
+      </c>
+      <c r="AR1" s="86" t="s">
+        <v>842</v>
+      </c>
+      <c r="AS1" s="86" t="s">
+        <v>843</v>
+      </c>
+      <c r="AT1" s="86" t="s">
         <v>161</v>
       </c>
-      <c r="X1" s="86" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AU1" s="86" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="AV1" s="86" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="AW1" s="86" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="AX1" s="86" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AY1" s="86" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
     </row>
     <row r="2" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="B2" s="84" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="D2" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="E2" s="88">
         <v>-2.8551347375367602</v>
       </c>
       <c r="F2" s="88">
         <v>13.818771651821001</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J2" s="78">
         <f t="shared" ref="J2:J47" si="0">K2+L2+M2</f>
         <v>6890</v>
       </c>
       <c r="K2" s="78">
         <v>2460</v>
       </c>
       <c r="L2" s="78">
         <v>2100</v>
       </c>
       <c r="M2" s="78">
         <v>2330</v>
       </c>
       <c r="N2" s="78">
         <f>O2+P2</f>
         <v>2070</v>
       </c>
       <c r="O2" s="78">
         <v>774</v>
       </c>
       <c r="P2" s="78">
         <v>1296</v>
       </c>
       <c r="Q2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R2" s="5" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="S2" s="89">
         <v>32</v>
       </c>
       <c r="T2" s="83">
         <v>45</v>
       </c>
       <c r="U2">
         <v>3</v>
       </c>
       <c r="V2">
         <v>0.05</v>
       </c>
       <c r="X2">
         <v>0.05</v>
       </c>
       <c r="Y2">
         <v>0</v>
       </c>
       <c r="Z2">
         <f>+(68.5+69.1)/2</f>
         <v>68.8</v>
       </c>
       <c r="AA2">
         <f>+(1.05+1.96)/2</f>
         <v>1.5049999999999999</v>
       </c>
       <c r="AB2">
         <f>+(0.47+0.4)/2</f>
         <v>0.435</v>
       </c>
       <c r="AC2">
         <f>+(0.034+0.028)/2</f>
         <v>3.1E-2</v>
       </c>
       <c r="AF2" s="83">
         <f t="shared" ref="AF2:AF47" si="1">AA2+AB2</f>
         <v>1.94</v>
       </c>
       <c r="AI2" s="83"/>
       <c r="AJ2" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>838</v>
+      </c>
+      <c r="AL2" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="AK2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AM2" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="AN2" s="5">
         <v>2024</v>
       </c>
       <c r="AO2">
         <f>1940+2220</f>
         <v>4160</v>
       </c>
       <c r="AP2">
         <v>7360</v>
       </c>
       <c r="AQ2">
         <v>28.2</v>
       </c>
       <c r="AR2">
         <f>+(12*31.5+18*24.9)/30</f>
         <v>27.540000000000003</v>
       </c>
       <c r="AS2">
         <f>+(12*33.4+18*27.1)/30</f>
         <v>29.619999999999997</v>
       </c>
       <c r="AT2">
         <v>30</v>
       </c>
       <c r="AW2" s="5" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="AY2" t="str">
         <f>"&lt;a href="&amp;A1&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=Mine Linktarget="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="3" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="B3" s="84" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="D3" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="E3" s="88">
         <v>52.816887003989102</v>
       </c>
       <c r="F3" s="88">
         <v>-66.983322533564206</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J3" s="78">
         <f t="shared" si="0"/>
         <v>1138.4000000000001</v>
       </c>
       <c r="K3" s="78">
         <v>763</v>
       </c>
       <c r="L3" s="78">
         <v>163</v>
       </c>
       <c r="M3" s="78">
         <v>212.4</v>
       </c>
       <c r="N3" s="78">
         <f t="shared" ref="N3:N37" si="2">O3+P3</f>
         <v>643</v>
       </c>
       <c r="O3" s="78">
         <v>167</v>
       </c>
       <c r="P3" s="78">
         <v>476</v>
       </c>
       <c r="Q3" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R3" s="5" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="S3">
         <v>29.59</v>
       </c>
       <c r="T3">
         <v>47.64</v>
       </c>
       <c r="Y3">
         <v>15</v>
       </c>
       <c r="Z3">
         <v>67.599999999999994</v>
       </c>
       <c r="AA3">
         <v>2.1</v>
       </c>
       <c r="AB3">
         <v>0.25</v>
       </c>
       <c r="AC3">
         <v>0.02</v>
       </c>
       <c r="AE3">
         <v>-0.75</v>
       </c>
       <c r="AF3" s="83">
         <f t="shared" si="1"/>
         <v>2.35</v>
       </c>
       <c r="AH3">
         <v>147</v>
       </c>
       <c r="AJ3" s="5" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="AK3" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL3" s="5" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="AM3" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="AN3" s="5">
         <v>2024</v>
       </c>
       <c r="AO3">
         <f>2972</f>
         <v>2972</v>
       </c>
       <c r="AP3">
         <v>416</v>
       </c>
       <c r="AQ3">
         <v>9.8000000000000007</v>
       </c>
       <c r="AR3" s="83">
         <v>58.52</v>
       </c>
       <c r="AS3">
         <v>68.88</v>
       </c>
       <c r="AT3" s="83">
         <v>8.577</v>
       </c>
       <c r="AU3">
         <v>212</v>
       </c>
       <c r="AV3" s="5" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="AW3" s="5" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="AY3" t="str">
         <f>"&lt;a href="&amp;A2&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://www.zanagairon.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="4" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="B4" s="84" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="D4" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E4" s="88">
         <v>22.705441</v>
       </c>
       <c r="F4" s="88">
         <v>-12.796422</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J4" s="78">
         <v>560</v>
       </c>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="78"/>
       <c r="N4" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O4" s="78"/>
       <c r="P4" s="78"/>
       <c r="R4" s="5" t="s">
-        <v>1128</v>
+        <v>1124</v>
       </c>
       <c r="S4" s="5">
         <v>36</v>
       </c>
       <c r="V4" s="74"/>
       <c r="AF4" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ4" s="5"/>
       <c r="AK4" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL4" s="5" t="s">
-        <v>1136</v>
+        <v>1132</v>
       </c>
       <c r="AY4" t="str">
         <f t="shared" ref="AY4:AY54" si="3">"&lt;a href="&amp;A3&amp;"target=""_blank""&gt;View Source&lt;/a&gt;"</f>
         <v>&lt;a href=https://kami.ca/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="5" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="B5" s="84" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="D5" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E5" s="88">
         <v>49.916398275631401</v>
       </c>
       <c r="F5" s="88">
         <v>-74.123838174688302</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J5" s="78">
         <f t="shared" si="0"/>
         <v>1225.0999999999999</v>
       </c>
       <c r="K5" s="78">
         <v>678.5</v>
       </c>
       <c r="L5" s="78">
         <v>546.6</v>
       </c>
       <c r="M5" s="78"/>
       <c r="N5" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O5" s="78"/>
       <c r="P5" s="78"/>
       <c r="R5" s="5" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="S5">
         <f>0.55*25.46+0.45*23.8</f>
         <v>24.713000000000001</v>
       </c>
       <c r="T5">
         <f>0.55*25.01+0.45*27.25</f>
         <v>26.018000000000001</v>
       </c>
       <c r="V5" s="74"/>
       <c r="Z5">
         <v>67.2</v>
       </c>
       <c r="AA5">
         <v>1.8</v>
       </c>
       <c r="AB5">
         <v>0.5</v>
       </c>
       <c r="AC5">
         <v>0.01</v>
       </c>
       <c r="AD5">
         <v>0.3</v>
       </c>
       <c r="AF5" s="83">
         <f t="shared" si="1"/>
         <v>2.2999999999999998</v>
       </c>
       <c r="AJ5" s="5" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="AK5" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL5" s="5" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="AM5" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="AN5" s="5">
         <v>2022</v>
       </c>
       <c r="AO5" s="78">
         <f>(574000+226680+50400)/1000</f>
         <v>851.08</v>
       </c>
       <c r="AP5">
         <v>1607</v>
       </c>
       <c r="AQ5">
         <v>43</v>
       </c>
       <c r="AR5">
         <v>21.9</v>
       </c>
       <c r="AS5">
         <v>26</v>
       </c>
       <c r="AT5">
         <v>5</v>
       </c>
       <c r="AU5">
         <v>104</v>
       </c>
       <c r="AV5" s="5" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="AW5" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="AX5" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
       <c r="AY5" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.takamul.mr/en/about-us/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="6" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="B6" s="84" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="D6" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="E6" s="88">
         <v>55.0003431605382</v>
       </c>
       <c r="F6" s="88">
         <v>-67.200119069792095</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J6" s="78">
         <f t="shared" si="0"/>
         <v>16660</v>
       </c>
       <c r="K6" s="78">
         <v>2150</v>
       </c>
       <c r="L6" s="78">
         <v>14510</v>
       </c>
       <c r="M6" s="78"/>
       <c r="N6" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O6" s="78"/>
       <c r="P6" s="78"/>
       <c r="Q6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="S6">
         <v>29.34</v>
       </c>
       <c r="T6">
         <v>45.8</v>
       </c>
       <c r="V6">
         <v>0.03</v>
       </c>
       <c r="X6">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y6">
         <v>12.5</v>
       </c>
       <c r="Z6">
         <v>70.599999999999994</v>
       </c>
       <c r="AA6">
         <v>1.2</v>
       </c>
       <c r="AB6">
         <v>0.1</v>
       </c>
       <c r="AC6">
         <v>0.01</v>
       </c>
       <c r="AD6">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AF6" s="83">
         <f t="shared" si="1"/>
         <v>1.3</v>
       </c>
       <c r="AH6" s="5">
         <v>32</v>
       </c>
       <c r="AI6">
         <v>20.170000000000002</v>
       </c>
       <c r="AJ6" s="5" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="AK6" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL6" s="5" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="AM6" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="AN6" s="5">
         <v>2025</v>
       </c>
       <c r="AO6">
         <v>4640</v>
       </c>
       <c r="AP6">
         <v>9790</v>
       </c>
       <c r="AQ6">
         <v>18.600000000000001</v>
       </c>
       <c r="AR6" s="83">
         <f>(19*46.1+9*67.8)/25</f>
         <v>59.443999999999996</v>
       </c>
       <c r="AT6">
         <v>25</v>
       </c>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="AY6" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://cerradogold.com/projects/mont-sorcier target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="7" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="B7" s="84" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="D7" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="E7" s="88">
         <v>49.702110249495902</v>
       </c>
       <c r="F7" s="88">
         <v>-78.652594868399405</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J7" s="78">
         <f t="shared" si="0"/>
         <v>2264.1</v>
       </c>
       <c r="K7" s="78">
         <v>438</v>
       </c>
       <c r="L7" s="78">
         <v>998.1</v>
       </c>
       <c r="M7" s="78">
         <v>828</v>
       </c>
       <c r="N7" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O7" s="78"/>
       <c r="P7" s="78"/>
       <c r="Q7" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="S7">
         <f>+(20.61*1266+20.15*998.1)/(1266+998.1)</f>
         <v>20.407214787332716</v>
       </c>
       <c r="Z7">
         <v>68</v>
       </c>
       <c r="AA7">
         <v>4.5</v>
       </c>
       <c r="AB7">
         <v>1</v>
       </c>
       <c r="AF7" s="83">
         <f t="shared" si="1"/>
         <v>5.5</v>
       </c>
       <c r="AJ7" s="5" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="AK7" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL7" s="5"/>
       <c r="AN7">
         <v>2025</v>
       </c>
       <c r="AO7">
         <v>551.20000000000005</v>
       </c>
       <c r="AP7">
         <v>744</v>
       </c>
       <c r="AQ7">
         <v>17.3</v>
       </c>
       <c r="AR7">
         <v>52</v>
       </c>
       <c r="AS7">
         <v>102</v>
       </c>
       <c r="AT7" s="89">
         <f>AU7/31</f>
         <v>3.5548387096774197</v>
       </c>
       <c r="AU7">
         <f>11*2.2+20*4.3</f>
         <v>110.2</v>
       </c>
       <c r="AV7" s="5" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="AW7" s="5" t="s">
-        <v>1129</v>
+        <v>1125</v>
       </c>
       <c r="AX7" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
       <c r="AY7" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cyclonemetals.au/iron-bear/overview/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="8" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="B8" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="E8" s="88">
         <v>59.2298686072306</v>
       </c>
       <c r="F8" s="88">
         <v>-69.918266647445805</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J8" s="78">
         <f t="shared" si="0"/>
         <v>1610.1979999999999</v>
       </c>
       <c r="K8" s="78">
         <v>613.76900000000001</v>
       </c>
       <c r="L8" s="78">
         <v>222.18799999999999</v>
       </c>
       <c r="M8" s="78">
         <v>774.24099999999999</v>
       </c>
       <c r="N8" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O8" s="78"/>
       <c r="P8" s="78"/>
       <c r="Q8" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="S8">
         <f>+(774*32.2+614*32+222*32.5)/1610</f>
         <v>32.165093167701862</v>
       </c>
       <c r="Z8">
         <v>66.599999999999994</v>
       </c>
       <c r="AA8">
         <v>4.5</v>
       </c>
       <c r="AF8" s="83">
         <f t="shared" si="1"/>
         <v>4.5</v>
       </c>
       <c r="AG8">
         <v>25</v>
       </c>
       <c r="AH8">
         <v>122</v>
       </c>
       <c r="AI8">
         <v>38.4</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="AK8" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AN8" s="5">
         <v>2019</v>
       </c>
       <c r="AO8">
         <v>2515</v>
       </c>
       <c r="AP8">
         <v>1405</v>
       </c>
       <c r="AQ8">
         <v>16.8</v>
       </c>
       <c r="AR8" s="78">
         <f>10.44+10.56+1.98+2.44</f>
         <v>25.42</v>
       </c>
       <c r="AS8" s="78">
         <v>30.7</v>
       </c>
       <c r="AT8">
         <v>10</v>
       </c>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="AY8" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.barlowmetal.ca/en/our-projects/project/iron-hills-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="9" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="D9" s="84" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E9" s="88">
         <v>47.5</v>
       </c>
       <c r="F9" s="88">
         <v>33.159999999999997</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J9" s="78">
         <f>K9+L9+M9</f>
         <v>834.09999999999991</v>
       </c>
       <c r="K9" s="78">
         <v>355.1</v>
       </c>
       <c r="L9" s="78">
         <v>290.7</v>
       </c>
       <c r="M9" s="78">
         <v>188.3</v>
       </c>
       <c r="N9" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O9" s="78"/>
       <c r="P9" s="78"/>
       <c r="Q9" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="S9" s="89">
         <f>(645.8*31.6+188.3*30.1)/J9</f>
         <v>31.261371538184875</v>
       </c>
       <c r="T9" s="92"/>
       <c r="U9" s="92"/>
       <c r="V9" s="92"/>
       <c r="W9" s="92"/>
       <c r="X9" s="92"/>
       <c r="Y9" s="92">
         <v>10</v>
       </c>
       <c r="Z9">
         <v>68</v>
       </c>
       <c r="AA9" s="92">
         <v>4.5</v>
       </c>
       <c r="AB9" s="92">
         <v>0.43</v>
       </c>
       <c r="AC9" s="92">
         <v>0.02</v>
       </c>
       <c r="AD9" s="92">
         <v>0.05</v>
       </c>
       <c r="AE9" s="92"/>
       <c r="AF9" s="83">
         <f t="shared" si="1"/>
         <v>4.93</v>
       </c>
       <c r="AG9">
         <v>13</v>
       </c>
       <c r="AH9" s="92">
         <v>32</v>
       </c>
       <c r="AI9" s="92">
         <v>28.3</v>
       </c>
       <c r="AJ9" s="5" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="AK9" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL9" s="5" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="AM9" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="AN9" s="5">
         <v>2020</v>
       </c>
       <c r="AO9">
         <f>364.5+451.5</f>
         <v>816</v>
       </c>
       <c r="AP9">
         <v>1442</v>
       </c>
       <c r="AQ9" s="92">
         <v>34.4</v>
       </c>
       <c r="AR9" s="92">
         <f>11.47+10.17</f>
         <v>21.64</v>
       </c>
       <c r="AS9" s="92">
         <v>32.630000000000003</v>
       </c>
       <c r="AT9" s="92">
         <v>8</v>
       </c>
       <c r="AU9" s="92">
         <v>116.3</v>
       </c>
       <c r="AV9" s="5" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="AW9" s="5" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="AY9" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://oceanicironore.com/projects/ungava-bay-iron-ore-deposits/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="B10" s="84" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="D10" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="E10" s="88">
         <v>8.5189537637425801</v>
       </c>
       <c r="F10" s="88">
         <v>-8.8924697480629291</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="78">
         <f t="shared" si="0"/>
         <v>1360</v>
       </c>
       <c r="K10" s="78">
         <v>440</v>
       </c>
       <c r="L10" s="78">
         <v>773</v>
       </c>
       <c r="M10" s="78">
         <v>147</v>
       </c>
       <c r="N10" s="78">
         <f t="shared" si="2"/>
         <v>1499</v>
       </c>
       <c r="O10" s="78">
         <v>273</v>
       </c>
       <c r="P10" s="78">
         <v>1226</v>
       </c>
       <c r="Q10" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>1127</v>
+        <v>1123</v>
       </c>
       <c r="S10">
         <v>66.099999999999994</v>
       </c>
       <c r="T10">
         <v>1.6</v>
       </c>
       <c r="U10">
         <v>1.4</v>
       </c>
       <c r="V10">
         <v>0.06</v>
       </c>
       <c r="X10">
         <v>2.2999999999999998</v>
       </c>
       <c r="Y10">
         <v>58</v>
       </c>
       <c r="Z10">
         <v>66.099999999999994</v>
       </c>
       <c r="AA10">
         <v>1.6</v>
       </c>
       <c r="AB10">
         <v>1.4</v>
       </c>
       <c r="AC10">
         <v>0.06</v>
       </c>
       <c r="AF10" s="83">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
       <c r="AJ10" s="5"/>
       <c r="AK10" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AL10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AT10">
         <v>60</v>
       </c>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AY10" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://blackiron.com/project-overview/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1130</v>
+        <v>1126</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="D11" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="E11" s="107">
         <v>47.2949000358226</v>
       </c>
       <c r="F11" s="107">
         <v>-93.372328101288801</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J11" s="78">
         <f>K11+L11+M11</f>
         <v>437.40000000000003</v>
       </c>
       <c r="K11">
         <v>261.60000000000002</v>
       </c>
       <c r="L11">
         <v>175.8</v>
       </c>
       <c r="M11"/>
       <c r="N11" s="78">
         <f>O11+P11</f>
         <v>261.2</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>261.2</v>
       </c>
       <c r="Q11" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="S11" s="89">
         <f>(261.6*29.6+175.8*22.8)/(261.6+175.8)</f>
         <v>26.866941015089168</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>67</v>
       </c>
       <c r="AA11">
         <v>2.6</v>
       </c>
       <c r="AB11">
         <v>0.3</v>
       </c>
       <c r="AC11">
         <v>0.04</v>
       </c>
       <c r="AD11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AE11"/>
       <c r="AF11" s="83">
         <f>AA11+AB11</f>
         <v>2.9</v>
       </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11" s="5" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="AK11" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL11" s="5" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="AM11" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="AN11">
         <v>2026</v>
       </c>
       <c r="AO11">
         <v>434.76</v>
       </c>
       <c r="AP11">
         <v>1598</v>
       </c>
       <c r="AQ11">
         <v>27.6</v>
       </c>
       <c r="AR11" s="5">
         <v>92.42</v>
       </c>
       <c r="AS11"/>
       <c r="AT11">
         <v>2.637</v>
       </c>
       <c r="AU11">
         <v>261.2</v>
       </c>
       <c r="AV11"/>
       <c r="AW11" s="5" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="AX11" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="AY11" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.riotinto.com/en/operations/africa/simandou target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="B12" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="D12" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="E12" s="2">
         <v>50.935626863274102</v>
       </c>
       <c r="F12" s="2">
         <v>-91.182871912518706</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J12" s="78">
         <f t="shared" si="0"/>
         <v>1395</v>
       </c>
       <c r="K12" s="78">
         <v>1287</v>
       </c>
       <c r="L12" s="78">
         <v>108</v>
       </c>
       <c r="M12"/>
       <c r="N12" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R12" s="5" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL12" s="5" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="AM12"/>
       <c r="AN12">
         <v>2015</v>
       </c>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12">
         <f>12.76+18.05+0.2+4.52</f>
         <v>35.53</v>
       </c>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12" s="5" t="s">
-        <v>1137</v>
+        <v>1133</v>
       </c>
       <c r="AW12" s="5" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="AX12" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="AY12" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://magironusa.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="5" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="D13" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="E13" s="2">
         <v>56.079707804495897</v>
       </c>
       <c r="F13" s="2">
         <v>-68.404962948766396</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J13" s="83">
         <f t="shared" si="0"/>
         <v>27.48</v>
       </c>
       <c r="K13" s="83">
         <v>4.43</v>
       </c>
       <c r="L13" s="83">
         <v>6.84</v>
       </c>
       <c r="M13" s="83">
         <v>16.21</v>
       </c>
       <c r="N13" s="78">
         <f t="shared" si="2"/>
         <v>4993</v>
       </c>
       <c r="O13" s="83">
         <v>4943</v>
       </c>
       <c r="P13" s="83">
         <v>50</v>
       </c>
       <c r="Q13" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="S13">
         <v>29.8</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13">
         <v>69.900000000000006</v>
       </c>
       <c r="AA13">
         <v>1.98</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13" s="83">
         <f t="shared" si="1"/>
         <v>1.98</v>
       </c>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13">
         <v>26.3</v>
       </c>
       <c r="AJ13" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="AK13" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL13" s="5" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="AM13" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="AN13" s="5">
         <v>2015</v>
       </c>
       <c r="AO13">
         <v>14186</v>
       </c>
       <c r="AP13">
         <v>5240</v>
       </c>
       <c r="AQ13">
         <v>13</v>
       </c>
       <c r="AS13">
         <f>+(30*34.21+50*31.12)/80</f>
         <v>32.278750000000002</v>
       </c>
       <c r="AT13">
         <v>50</v>
       </c>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13" s="5" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="AX13"/>
       <c r="AY13" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://rockexmining.com/s/Lake_St_Joseph.asp.html target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>926</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="E14" s="2">
         <v>69.655767999999995</v>
       </c>
       <c r="F14" s="2">
         <v>30.014565999999999</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J14" s="78">
         <f t="shared" si="0"/>
         <v>511.5</v>
       </c>
       <c r="K14">
         <v>379.3</v>
       </c>
       <c r="L14">
         <v>68.3</v>
       </c>
       <c r="M14">
         <v>63.9</v>
       </c>
       <c r="N14" s="78">
         <f t="shared" si="2"/>
         <v>161.19999999999999</v>
       </c>
       <c r="O14">
         <v>25.5</v>
       </c>
       <c r="P14">
         <v>135.69999999999999</v>
       </c>
       <c r="Q14" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="S14">
         <f>32.7*0.87+31.9*0.13</f>
         <v>32.596000000000004</v>
       </c>
       <c r="T14">
         <v>44.5</v>
       </c>
       <c r="V14"/>
       <c r="W14">
         <f>0.87*0.077+0.13*0.105</f>
         <v>8.0639999999999989E-2</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>70</v>
       </c>
       <c r="AA14">
         <v>2.6</v>
       </c>
       <c r="AB14">
         <v>0.17</v>
       </c>
       <c r="AC14">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AD14">
         <v>0.03</v>
       </c>
       <c r="AE14"/>
       <c r="AF14" s="83">
         <f t="shared" si="1"/>
         <v>2.77</v>
       </c>
       <c r="AG14"/>
       <c r="AH14">
         <v>53</v>
       </c>
       <c r="AI14"/>
       <c r="AJ14" s="5" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="AK14" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL14" s="5" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="AM14" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="AN14" s="5">
         <v>2025</v>
       </c>
       <c r="AO14">
         <v>369.1</v>
       </c>
       <c r="AP14">
         <v>1179</v>
       </c>
       <c r="AQ14">
         <v>33.799999999999997</v>
       </c>
       <c r="AR14">
         <v>38.630000000000003</v>
       </c>
       <c r="AT14">
         <v>3</v>
       </c>
       <c r="AU14"/>
       <c r="AV14" s="5" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="AW14" s="5" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="AX14"/>
       <c r="AY14" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://metalquestmining.com/projects/lac-otelnuk/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="15" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="B15" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="D15" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E15" s="2">
         <v>-20.464781516543098</v>
       </c>
       <c r="F15" s="2">
         <v>-43.9234468277158</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J15" s="78">
         <f t="shared" si="0"/>
         <v>2928.3</v>
       </c>
       <c r="K15" s="78">
         <v>1209.9670000000001</v>
       </c>
       <c r="L15" s="78">
         <v>1374.5709999999999</v>
       </c>
       <c r="M15" s="78">
         <v>343.762</v>
       </c>
       <c r="N15" s="78">
         <f t="shared" si="2"/>
         <v>1633.2869999999998</v>
       </c>
       <c r="O15" s="78">
         <v>458.64</v>
       </c>
       <c r="P15" s="78">
         <v>1174.6469999999999</v>
       </c>
       <c r="Q15" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R15" s="5" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="S15">
         <v>37.630000000000003</v>
       </c>
       <c r="T15">
         <v>38.97</v>
       </c>
       <c r="U15">
         <v>0.77900000000000003</v>
       </c>
       <c r="V15">
         <v>0.05</v>
       </c>
       <c r="X15">
         <v>2.46</v>
       </c>
       <c r="Z15">
         <v>67.7</v>
       </c>
       <c r="AF15" s="83">
         <v>1.5</v>
       </c>
       <c r="AJ15" s="5" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="AK15" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AN15">
         <v>2024</v>
       </c>
       <c r="AO15">
         <v>7158</v>
       </c>
       <c r="AP15">
         <v>7097</v>
       </c>
       <c r="AR15">
         <v>22.64</v>
       </c>
       <c r="AT15">
         <v>11.8</v>
       </c>
       <c r="AU15">
         <v>1032</v>
       </c>
       <c r="AW15" s="5" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="AY15" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.grangex.se/en/the-operation/projects-operational-areas/grangex-sydvaranger/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="D16" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="E16" s="2">
         <v>55.357733332660999</v>
       </c>
       <c r="F16" s="2">
         <v>-67.667524580149902</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J16" s="78">
         <f t="shared" si="0"/>
         <v>15953.1</v>
       </c>
       <c r="K16">
         <v>7259.6</v>
       </c>
       <c r="L16">
         <v>8693.5</v>
       </c>
       <c r="M16"/>
       <c r="N16" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R16" s="5" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="S16">
         <v>30.005618845240111</v>
       </c>
       <c r="T16">
         <v>44.836065843002302</v>
       </c>
       <c r="U16">
         <v>2.4550588913753439E-2</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>5.3346635450163298</v>
       </c>
       <c r="Y16">
         <v>20</v>
       </c>
       <c r="Z16">
         <v>66</v>
       </c>
       <c r="AA16">
         <v>4.5</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16" s="83">
         <f t="shared" si="1"/>
         <v>4.5</v>
       </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16" s="5" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="AK16" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL16" s="5" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="AM16" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="AN16" s="5">
         <v>2015</v>
       </c>
       <c r="AO16">
         <f>7385*0.78</f>
         <v>5760.3</v>
       </c>
       <c r="AP16">
         <f>802.8*0.78</f>
         <v>626.18399999999997</v>
       </c>
       <c r="AQ16">
         <v>11.4</v>
       </c>
       <c r="AR16"/>
       <c r="AS16">
         <f>55.7*0.78</f>
         <v>43.446000000000005</v>
       </c>
       <c r="AT16">
         <v>18.3</v>
       </c>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16" s="5" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="AX16" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="AY16" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ri.csnmineracao.com.br/en/company/history-and-corporate-profile/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="17" spans="1:51" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D17" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E17" s="2">
         <v>9.63592225738401</v>
       </c>
       <c r="F17" s="2">
         <v>-9.0443248239809897</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J17" s="78">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17" s="5" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17">
         <v>66.8</v>
       </c>
       <c r="AA17">
         <v>2.9</v>
       </c>
       <c r="AB17">
         <v>0.49</v>
       </c>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17" s="83">
         <f t="shared" si="1"/>
         <v>3.3899999999999997</v>
       </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17">
         <v>44</v>
       </c>
       <c r="AJ17" s="5" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="AK17" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL17" s="5" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="AM17" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17" s="5" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="AW17"/>
       <c r="AX17" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="AY17" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://centuryglobal.ca/projects/full-moon-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="18" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="D18" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="E18" s="2">
         <v>0.80955900000000003</v>
       </c>
       <c r="F18" s="2">
         <v>-51.868229999999997</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J18" s="78">
         <f t="shared" si="0"/>
         <v>247.19</v>
       </c>
       <c r="K18">
         <v>145.1</v>
       </c>
       <c r="L18">
         <v>46.76</v>
       </c>
       <c r="M18">
         <v>55.33</v>
       </c>
       <c r="N18" s="78">
         <f t="shared" si="2"/>
         <v>195.8</v>
       </c>
       <c r="O18">
         <v>50.7</v>
       </c>
       <c r="P18">
         <v>145.1</v>
       </c>
       <c r="Q18" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R18" s="5" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="S18">
         <v>38.33</v>
       </c>
       <c r="T18">
         <v>28.89</v>
       </c>
       <c r="U18">
         <v>8.0399999999999991</v>
       </c>
       <c r="V18">
         <v>0.15</v>
       </c>
       <c r="Z18">
         <v>67.48</v>
       </c>
       <c r="AA18">
         <v>0.62</v>
       </c>
       <c r="AB18">
         <v>0.84</v>
       </c>
       <c r="AC18">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AF18" s="83">
         <f t="shared" si="1"/>
         <v>1.46</v>
       </c>
       <c r="AJ18" s="5" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="AK18" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL18" s="5" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="AM18" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="AN18" s="5">
         <v>2024</v>
       </c>
       <c r="AO18">
         <f>377+220</f>
         <v>597</v>
       </c>
       <c r="AP18">
         <v>1977</v>
       </c>
       <c r="AQ18">
         <v>56</v>
       </c>
       <c r="AR18">
         <v>33.75</v>
       </c>
       <c r="AS18">
         <v>61.93</v>
       </c>
       <c r="AT18">
         <v>5.52</v>
       </c>
       <c r="AW18" s="5" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="AY18" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://arrowminerals.com.au/project/simandou-north-iron-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="19" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="D19" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="E19" s="2">
         <v>-19.2118</v>
       </c>
       <c r="F19" s="2">
         <v>-57.579346000000001</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J19" s="78">
         <f t="shared" si="0"/>
         <v>890</v>
       </c>
       <c r="L19">
         <v>890</v>
       </c>
       <c r="N19" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q19" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R19" s="5" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="S19">
         <v>63</v>
       </c>
       <c r="AF19" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ19" s="5" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="AK19" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AV19" s="5" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="AX19" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="AY19" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cadenceminerals.com/projects/amapa-iron/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="20" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D20" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="E20" s="2">
         <v>-27.736341894604902</v>
       </c>
       <c r="F20" s="2">
         <v>22.990635587903402</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J20" s="78">
         <f t="shared" si="0"/>
         <v>349.1</v>
       </c>
       <c r="K20">
         <v>169.1</v>
       </c>
       <c r="L20">
         <v>19.100000000000001</v>
       </c>
       <c r="M20">
         <v>160.9</v>
       </c>
       <c r="N20" s="78">
         <f t="shared" si="2"/>
         <v>629.20000000000005</v>
       </c>
       <c r="O20">
         <v>487.4</v>
       </c>
       <c r="P20">
         <v>141.80000000000001</v>
       </c>
       <c r="Q20" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R20" s="5" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="S20">
         <v>63</v>
       </c>
       <c r="AF20" s="108">
         <v>6.5</v>
       </c>
       <c r="AK20" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AX20" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
       <c r="AY20" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://lhgmining.com.br/en/operations/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="21" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D21" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="E21" s="2">
         <v>-28.374761387231</v>
       </c>
       <c r="F21" s="2">
         <v>22.962471944050201</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J21" s="78">
         <f t="shared" ref="J21" si="4">K21+L21+M21</f>
         <v>97.5</v>
       </c>
       <c r="K21">
         <v>46</v>
       </c>
       <c r="L21">
         <v>11.2</v>
       </c>
       <c r="M21">
         <v>40.299999999999997</v>
       </c>
       <c r="N21" s="78">
         <f t="shared" ref="N21" si="5">O21+P21</f>
         <v>114.7</v>
       </c>
       <c r="O21">
         <v>105.3</v>
       </c>
       <c r="P21">
         <v>9.4</v>
       </c>
       <c r="Q21" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R21" s="5" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="S21">
         <v>64</v>
       </c>
       <c r="AF21" s="108">
         <v>6.5</v>
       </c>
       <c r="AK21" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AY21" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angloamerican.com/our-stories/innovation-and-technology/mine-profile-sishen target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="22" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="E22" s="2">
         <v>71.317236569199693</v>
       </c>
       <c r="F22" s="2">
         <v>-79.271586763867404</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J22" s="78">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>83</v>
       </c>
       <c r="N22" s="78">
         <f t="shared" si="2"/>
         <v>167</v>
       </c>
       <c r="O22">
         <v>91</v>
       </c>
       <c r="P22">
         <v>76</v>
       </c>
       <c r="R22" s="5" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="S22">
         <f>+(3*63+83*64.3)/(86)</f>
         <v>64.254651162790694</v>
       </c>
       <c r="AF22" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK22" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AL22" s="5" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="AM22" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="AY22" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angloamericankumba.com/our-business/operations target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="23" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="D23" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="E23" s="2">
         <v>-18.665049254558799</v>
       </c>
       <c r="F23" s="2">
         <v>-42.888158869606002</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J23" s="78">
         <f t="shared" si="0"/>
         <v>193.7</v>
       </c>
       <c r="K23">
         <f>37.7+6.5+2.8</f>
         <v>47</v>
       </c>
       <c r="L23">
         <f>45.1+21.1+36.2</f>
         <v>102.4</v>
       </c>
       <c r="M23">
         <v>44.3</v>
       </c>
       <c r="N23" s="78">
         <f t="shared" si="2"/>
         <v>43.3</v>
       </c>
       <c r="O23">
         <v>30.6</v>
       </c>
       <c r="P23">
         <v>12.7</v>
       </c>
       <c r="Q23" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R23" s="5" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="S23">
         <v>29</v>
       </c>
       <c r="T23">
         <v>49.8</v>
       </c>
       <c r="U23">
         <v>3.4</v>
       </c>
       <c r="V23">
         <v>0.05</v>
       </c>
       <c r="X23">
         <v>1.9</v>
       </c>
       <c r="Y23">
         <v>20</v>
       </c>
       <c r="Z23">
         <v>67.8</v>
       </c>
       <c r="AA23">
         <v>1.08</v>
       </c>
       <c r="AB23">
         <v>0.64</v>
       </c>
       <c r="AC23">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AE23">
         <v>0.15</v>
       </c>
       <c r="AF23" s="83">
         <f t="shared" si="1"/>
         <v>1.7200000000000002</v>
       </c>
       <c r="AJ23" s="5" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="AK23" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL23" s="5" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="AM23" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="AN23" s="5">
         <v>2019</v>
       </c>
       <c r="AO23">
         <v>59.8</v>
       </c>
       <c r="AP23">
         <v>114.9</v>
       </c>
       <c r="AQ23">
         <v>32</v>
       </c>
       <c r="AR23">
         <v>29</v>
       </c>
       <c r="AT23">
         <v>1</v>
       </c>
       <c r="AU23">
         <v>17.899999999999999</v>
       </c>
       <c r="AW23" s="5" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="AY23" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.baffinland.com/operation/mary-river-mine/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="24" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="D24" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="E24" s="2">
         <v>1.145437</v>
       </c>
       <c r="F24" s="109">
         <v>13.200098000000001</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J24" s="78">
         <f t="shared" si="0"/>
         <v>1000</v>
       </c>
       <c r="L24">
         <v>1000</v>
       </c>
       <c r="N24" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R24" s="5" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="S24">
         <v>60</v>
       </c>
       <c r="AF24" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK24" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL24" s="5" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="AY24" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.centaurus.com.au/site/projects/jambreiro-iron-ore-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="25" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D25" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="E25" s="2">
         <v>-1.97019630796395</v>
       </c>
       <c r="F25" s="110">
         <v>13.5445499384593</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J25" s="78">
         <f t="shared" si="0"/>
         <v>758.8</v>
       </c>
       <c r="K25">
         <v>229.2</v>
       </c>
       <c r="L25">
         <v>529.6</v>
       </c>
       <c r="N25" s="78">
         <f t="shared" si="2"/>
         <v>100.9</v>
       </c>
       <c r="P25">
         <v>100.9</v>
       </c>
       <c r="Q25" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R25" s="5" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="S25">
         <v>36.700000000000003</v>
       </c>
       <c r="T25">
         <v>38.9</v>
       </c>
       <c r="U25">
         <v>3.2</v>
       </c>
       <c r="V25">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="W25">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="X25">
         <v>2.5</v>
       </c>
       <c r="Y25">
         <v>29</v>
       </c>
       <c r="Z25">
         <v>66.400000000000006</v>
       </c>
       <c r="AA25">
         <v>3.5</v>
       </c>
       <c r="AB25">
         <v>0.6</v>
       </c>
       <c r="AC25">
         <v>0</v>
       </c>
       <c r="AD25">
         <v>0</v>
       </c>
       <c r="AE25">
         <v>0.8</v>
       </c>
       <c r="AF25" s="83">
         <f t="shared" si="1"/>
         <v>4.0999999999999996</v>
       </c>
       <c r="AJ25" s="5" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="AK25" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL25" s="5" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="AM25" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="AN25" s="5">
         <v>2022</v>
       </c>
       <c r="AO25">
         <v>200.8</v>
       </c>
       <c r="AP25">
         <v>391</v>
       </c>
       <c r="AQ25">
         <v>38</v>
       </c>
       <c r="AR25">
         <v>59</v>
       </c>
       <c r="AS25">
         <v>67</v>
       </c>
       <c r="AT25">
         <f>5*0.2</f>
         <v>1</v>
       </c>
       <c r="AU25">
         <v>15.7</v>
       </c>
       <c r="AV25" s="5" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="AW25" s="5" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="AY25" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ivindoiron.ga/fr/belinga-project?amp%3Bsc_site=Ivindo%20Iron target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="26" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="D26" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="E26" s="2">
         <v>7.6590304586725297</v>
       </c>
       <c r="F26" s="2">
         <v>-8.3754784750571893</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J26">
         <v>751.9</v>
       </c>
       <c r="N26" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R26" s="5" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="Y26">
         <v>48</v>
       </c>
       <c r="Z26">
         <v>67.8</v>
       </c>
       <c r="AF26" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ26" s="5" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="AK26" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="AL26" s="5" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="AX26" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="AY26" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.genmingroup.com/mining/baniaka/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="27" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="D27" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="E27" s="2">
         <v>60.121696323597398</v>
       </c>
       <c r="F27" s="2">
         <v>15.073158759243199</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J27" s="78">
         <f t="shared" si="0"/>
         <v>66.8</v>
       </c>
       <c r="K27">
         <v>9.6</v>
       </c>
       <c r="L27">
         <v>11.8</v>
       </c>
       <c r="M27">
         <v>45.4</v>
       </c>
       <c r="N27" s="78">
         <f t="shared" si="2"/>
         <v>34.1</v>
       </c>
       <c r="O27">
         <v>29.4</v>
       </c>
       <c r="P27">
         <v>4.7</v>
       </c>
       <c r="Q27" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R27" s="5" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="S27">
         <v>40.700000000000003</v>
       </c>
       <c r="V27">
         <v>0.49</v>
       </c>
       <c r="Y27">
         <v>25</v>
       </c>
       <c r="AF27" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK27" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL27" s="5" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="AM27" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="AU27">
         <v>24</v>
       </c>
       <c r="AV27" s="5" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="AY27" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ivanhoeatlantic.com/guinea/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="28" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="D28" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="E28" s="2">
         <v>52.933994492857799</v>
       </c>
       <c r="F28" s="2">
         <v>-67.157271158253593</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J28" s="78">
         <f t="shared" si="0"/>
         <v>527.1</v>
       </c>
       <c r="L28">
         <v>527.1</v>
       </c>
       <c r="N28" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q28" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R28" s="5" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="S28">
         <v>23.23</v>
       </c>
       <c r="T28">
         <v>42.67</v>
       </c>
       <c r="V28">
         <v>0.04</v>
       </c>
       <c r="Y28">
         <v>15</v>
       </c>
       <c r="Z28">
         <v>71.400000000000006</v>
       </c>
       <c r="AA28">
         <v>0.63</v>
       </c>
       <c r="AB28">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AC28">
         <v>0.01</v>
       </c>
       <c r="AE28">
         <v>-2.5299999999999998</v>
       </c>
       <c r="AF28" s="83">
         <f t="shared" si="1"/>
         <v>0.7</v>
       </c>
       <c r="AI28">
         <v>30</v>
       </c>
       <c r="AJ28" s="5" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="AK28" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL28" s="5"/>
       <c r="AN28" s="5">
         <v>2025</v>
       </c>
       <c r="AO28">
         <f>647.9+247.5</f>
         <v>895.4</v>
       </c>
       <c r="AP28">
         <v>453</v>
       </c>
       <c r="AQ28">
         <v>19.399999999999999</v>
       </c>
       <c r="AS28">
         <v>50.48</v>
       </c>
       <c r="AT28">
         <v>2.5</v>
       </c>
       <c r="AU28">
         <f>27*AT28</f>
         <v>67.5</v>
       </c>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="AY28" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://nordiciron.se/verksamhet/vara-omraden/blotberget/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="29" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="D29" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="E29" s="2">
         <v>53.120158928365598</v>
       </c>
       <c r="F29" s="2">
         <v>-66.657946912773497</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J29" s="78">
         <f t="shared" si="0"/>
         <v>654.9</v>
       </c>
       <c r="L29">
         <v>654.9</v>
       </c>
       <c r="N29" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q29" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R29" s="5" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="S29">
         <v>28.84</v>
       </c>
       <c r="Y29">
         <v>15</v>
       </c>
       <c r="AF29" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK29" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL29" s="5" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="AY29" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://redparamount.ca/lac-virot-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="30" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="B30" t="s">
-        <v>1020</v>
+        <v>1016</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="D30" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="E30" s="2">
         <v>67.403131041639199</v>
       </c>
       <c r="F30" s="2">
         <v>23.335387663292298</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J30" s="78">
         <f t="shared" si="0"/>
         <v>131.69999999999999</v>
       </c>
       <c r="K30">
         <v>54.6</v>
       </c>
       <c r="L30">
         <v>24.7</v>
       </c>
       <c r="M30">
         <v>52.4</v>
       </c>
       <c r="N30" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q30" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R30" s="5" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="S30">
         <v>25.2</v>
       </c>
       <c r="Y30">
         <v>10</v>
       </c>
       <c r="Z30">
         <v>69</v>
       </c>
       <c r="AF30" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK30" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AL30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AX30" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
       <c r="AY30" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://hightideresources.com/projects/labrador-west/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="31" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="D31" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E31" s="2">
         <v>39.996739723895402</v>
       </c>
       <c r="F31" s="2">
         <v>-118.273374768783</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J31" s="78">
         <f t="shared" si="0"/>
         <v>232</v>
       </c>
       <c r="K31">
         <v>151</v>
       </c>
       <c r="L31">
         <v>81</v>
       </c>
       <c r="N31" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q31" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R31" s="5" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="S31">
         <v>18.600000000000001</v>
       </c>
       <c r="Y31">
         <v>10</v>
       </c>
       <c r="Z31">
         <v>69.5</v>
       </c>
       <c r="AA31">
         <v>1.72</v>
       </c>
       <c r="AB31">
         <v>0.67</v>
       </c>
       <c r="AC31">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AD31">
         <v>2E-3</v>
       </c>
       <c r="AE31">
         <v>3.15</v>
       </c>
       <c r="AF31" s="83">
         <f t="shared" si="1"/>
         <v>2.39</v>
       </c>
       <c r="AH31">
         <v>106</v>
       </c>
       <c r="AJ31" s="5" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="AK31" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL31" s="5" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="AV31" s="5"/>
       <c r="AX31" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="AY31" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.kaunisiron.se/en/about-us/our-history/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="32" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>1022</v>
+        <v>1018</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="D32" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
       <c r="E32" s="2">
         <v>60.081055762639103</v>
       </c>
       <c r="F32" s="2">
         <v>14.9772082805208</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J32" s="78">
         <f t="shared" si="0"/>
         <v>148.30000000000001</v>
       </c>
       <c r="K32">
         <v>115.2</v>
       </c>
       <c r="L32">
         <v>33.1</v>
       </c>
       <c r="N32" s="78">
         <f t="shared" si="2"/>
         <v>82.4</v>
       </c>
       <c r="P32">
         <v>82.4</v>
       </c>
       <c r="Q32" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R32" s="5" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="S32">
         <v>30.6</v>
       </c>
       <c r="Y32">
         <v>20</v>
       </c>
       <c r="Z32">
         <v>70</v>
       </c>
       <c r="AF32" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK32" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL32" s="5" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="AM32" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="AN32">
         <v>2022</v>
       </c>
       <c r="AO32">
         <v>559.6</v>
       </c>
       <c r="AP32">
         <v>688</v>
       </c>
       <c r="AQ32">
         <v>26</v>
       </c>
       <c r="AR32">
         <v>53.6</v>
       </c>
       <c r="AS32">
         <v>57.8</v>
       </c>
       <c r="AT32">
         <v>2.2999999999999998</v>
       </c>
       <c r="AU32">
         <v>37.200000000000003</v>
       </c>
       <c r="AV32" s="5"/>
       <c r="AW32" s="5" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="AX32" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="AY32" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.mmel.com.au/site/projects-and-products/buena-vista-magnetite-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="33" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="D33" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="E33" s="2">
         <v>60.221023106655402</v>
       </c>
       <c r="F33" s="2">
         <v>17.8641004512398</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J33" s="78">
         <f t="shared" si="0"/>
         <v>36.799999999999997</v>
       </c>
       <c r="K33">
         <f>11.6+2.2</f>
         <v>13.8</v>
       </c>
       <c r="L33">
         <v>5.7</v>
       </c>
       <c r="M33">
         <v>17.3</v>
       </c>
       <c r="N33" s="78">
         <f t="shared" si="2"/>
         <v>30.9</v>
       </c>
       <c r="P33">
         <v>30.9</v>
       </c>
       <c r="Q33" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R33" s="5" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
       <c r="S33">
         <v>30.62</v>
       </c>
       <c r="W33">
         <v>0.21</v>
       </c>
       <c r="Z33">
         <v>68.099999999999994</v>
       </c>
       <c r="AF33" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ33" s="5" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="AK33" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL33" s="5"/>
       <c r="AM33" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="AN33">
         <v>2024</v>
       </c>
       <c r="AO33">
         <v>262.39999999999998</v>
       </c>
       <c r="AP33">
         <v>200</v>
       </c>
       <c r="AQ33">
         <v>21.9</v>
       </c>
       <c r="AS33">
         <v>63.3</v>
       </c>
       <c r="AT33">
         <v>1.085</v>
       </c>
       <c r="AU33">
         <v>10</v>
       </c>
       <c r="AV33" s="5"/>
       <c r="AW33" s="5" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="AX33" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="AY33" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.angleseymining.co.uk/grangesberg/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="34" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="D34" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="E34" s="2">
         <v>-14.3560770057284</v>
       </c>
       <c r="F34" s="2">
         <v>-42.537293015894797</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J34" s="78">
         <v>470.5</v>
       </c>
       <c r="N34" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R34" s="5" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="S34">
         <v>40</v>
       </c>
       <c r="AF34" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK34" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL34" s="5" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="AM34" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="AV34" s="5" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="AX34" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="AY34" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.grangex.se/en/the-operation/projects-operational-areas/dannemora-mine/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="35" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="D35" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="E35" s="2">
         <v>-13.304520052754199</v>
       </c>
       <c r="F35" s="2">
         <v>-41.679230245066897</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J35" s="78">
         <v>1700</v>
       </c>
       <c r="N35" s="78">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q35" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R35" s="5" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="Z35">
         <v>67.5</v>
       </c>
       <c r="AF35" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK35" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL35" s="5" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="AM35" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="AX35" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="AY35" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.bamin.com.br/en target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="36" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="B36" s="84" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="E36" s="2">
         <v>52.853242000000002</v>
       </c>
       <c r="F36" s="2">
         <v>-67.265417999999997</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="78">
         <f>K36+L36+M36</f>
         <v>1498.5</v>
       </c>
       <c r="K36">
         <v>1065.5</v>
       </c>
       <c r="L36">
         <v>246.3</v>
       </c>
       <c r="M36">
         <v>186.7</v>
       </c>
       <c r="N36" s="78">
         <f t="shared" ref="N36" si="6">O36+P36</f>
         <v>716.2</v>
       </c>
       <c r="O36">
         <v>183.7</v>
       </c>
       <c r="P36">
         <v>532.5</v>
       </c>
       <c r="Q36" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="R36" s="5" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="S36" s="89">
         <f>+(28.7*1252.2+26.6*246.3)/(1252.2+146.3)</f>
         <v>30.382352520557742</v>
       </c>
       <c r="U36">
         <v>0.5</v>
       </c>
       <c r="Z36">
         <v>66.2</v>
       </c>
       <c r="AF36" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ36" s="5" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="AK36" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AN36">
         <v>2023</v>
       </c>
       <c r="AR36" s="83">
         <f>64.58/1.27</f>
         <v>50.8503937007874</v>
       </c>
       <c r="AT36">
         <v>15</v>
       </c>
       <c r="AU36">
         <v>253.6</v>
       </c>
       <c r="AW36" s="5" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="AY36" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://braziliron.com.br/en/ferro-verde-na-chapadadiamantina/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="37" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="D37" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="E37" s="2">
         <v>22.929147247203701</v>
       </c>
       <c r="F37" s="2">
         <v>-12.7806969947378</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J37" s="78">
         <f t="shared" si="0"/>
         <v>1870</v>
       </c>
       <c r="K37">
         <v>1170</v>
       </c>
       <c r="L37">
         <v>300</v>
       </c>
       <c r="M37">
         <v>400</v>
       </c>
       <c r="N37" s="78">
         <f t="shared" si="2"/>
         <v>931.2</v>
       </c>
       <c r="O37">
         <v>380</v>
       </c>
       <c r="P37">
         <v>551.20000000000005</v>
       </c>
       <c r="Q37" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R37" s="5" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="S37">
         <v>36</v>
       </c>
       <c r="T37">
         <v>44</v>
       </c>
       <c r="U37">
         <v>1.1000000000000001</v>
       </c>
       <c r="W37">
         <v>0.04</v>
       </c>
       <c r="X37">
         <v>-0.7</v>
       </c>
       <c r="Y37">
         <v>20</v>
       </c>
       <c r="Z37">
         <v>66.5</v>
       </c>
       <c r="AA37">
         <v>6.3</v>
       </c>
       <c r="AF37" s="83">
         <f t="shared" si="1"/>
         <v>6.3</v>
       </c>
       <c r="AJ37" s="5" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="AK37" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AN37">
         <v>2015</v>
       </c>
       <c r="AO37">
         <f>224.1+108.4+599.41</f>
         <v>931.91</v>
       </c>
       <c r="AQ37">
         <v>11.3</v>
       </c>
       <c r="AS37">
         <v>51.66</v>
       </c>
       <c r="AT37">
         <v>11</v>
       </c>
       <c r="AU37">
         <v>420</v>
       </c>
       <c r="AW37" s="5" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="AX37" s="2" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="AY37" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.championiron.com/project/bloom-lake/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="38" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="D38" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="E38" s="2">
         <v>52.9591843317341</v>
       </c>
       <c r="F38" s="2">
         <v>-66.8925387480555</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I38" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J38" s="78">
         <f>K38+L38+M38</f>
         <v>1642</v>
       </c>
       <c r="K38">
         <v>720</v>
       </c>
       <c r="L38">
         <v>751</v>
       </c>
       <c r="M38">
         <v>171</v>
       </c>
       <c r="N38" s="78">
         <f>O38+P38</f>
         <v>424</v>
       </c>
       <c r="O38">
         <v>149</v>
       </c>
       <c r="P38">
         <v>275</v>
       </c>
       <c r="Q38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R38" s="5" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="S38">
         <v>38.6</v>
       </c>
       <c r="T38">
         <v>37.299999999999997</v>
       </c>
       <c r="U38">
         <v>0.2</v>
       </c>
       <c r="V38">
         <v>0.03</v>
       </c>
       <c r="Y38">
         <v>33</v>
       </c>
       <c r="AF38" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK38" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AX38" s="2" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="AY38" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.mauritanidesmr.com/sponsors/el-aouj-mining-company target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="39" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A39" s="6" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="D39" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="E39" s="2">
         <v>52.766450291703201</v>
       </c>
       <c r="F39" s="2">
         <v>-67.318299665545993</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="I39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J39" s="78">
         <f t="shared" si="0"/>
         <v>4710</v>
       </c>
       <c r="K39">
         <v>1569</v>
       </c>
       <c r="L39">
         <v>1617</v>
       </c>
       <c r="M39">
         <v>1524</v>
       </c>
       <c r="N39" s="78">
         <f>O39+P39</f>
         <v>1894</v>
       </c>
       <c r="O39">
         <v>1790</v>
       </c>
       <c r="P39">
         <v>104</v>
       </c>
       <c r="R39" s="5" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="S39">
         <f>+(3093*28.7+1617*29.7)/(3093+1617)</f>
         <v>29.043312101910828</v>
       </c>
       <c r="AF39" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK39" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AX39" s="2" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="AY39" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.ironore.ca/en target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="40" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E40" s="2">
         <v>-29.449778339646301</v>
       </c>
       <c r="F40" s="2">
         <v>-71.235321005567897</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>1259</v>
+        <v>1255</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I40" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J40" s="78">
         <v>7625.1</v>
       </c>
       <c r="K40" s="78">
         <f>349.8+485.7+8.5+6.3+234.3+181.5+452+199.7+232.8+253.4+305.7</f>
         <v>2709.7</v>
       </c>
       <c r="L40" s="78">
         <f>122.9+186.7+1.6+3.2+383.8+188.8+44.6+90.5+213.1+137.3</f>
         <v>1372.5</v>
       </c>
       <c r="M40" s="78">
         <f>159.2+234.1+116.2+5.8+92.4+67.4+932.5+188.4+187+156.8+160.7</f>
         <v>2300.5</v>
       </c>
       <c r="N40" s="78">
         <v>622</v>
       </c>
       <c r="O40">
         <f>122+105+81+12+3+9+19+5+14</f>
         <v>370</v>
       </c>
       <c r="P40">
         <f>142+171+41+37+28+3+2+6+6</f>
         <v>436</v>
       </c>
       <c r="Q40" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R40" s="5" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="S40">
         <v>29.6</v>
       </c>
       <c r="Z40">
         <v>66.400000000000006</v>
       </c>
       <c r="AF40" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK40" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AX40" s="2" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="AY40" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://mines-infrastructure-arcelormittal.com/en/nos-mines target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="41" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="E41" s="2">
         <v>67.844140859088995</v>
       </c>
       <c r="F41" s="2">
         <v>20.157187395594601</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J41" s="78">
         <v>6415</v>
       </c>
       <c r="N41" s="78">
         <f>O41+P41</f>
         <v>0</v>
       </c>
       <c r="Q41" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="R41" s="5" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="S41">
         <v>48.6</v>
       </c>
       <c r="AF41" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK41" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AX41" t="s">
-        <v>1096</v>
+        <v>1092</v>
       </c>
       <c r="AY41" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.cmp.cl/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="42" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A42" s="6" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="D42" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="E42" s="2">
         <v>3.079358</v>
       </c>
       <c r="F42" s="2">
         <v>10.422408000000001</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J42" s="78">
         <v>650</v>
       </c>
       <c r="N42" s="78">
         <f t="shared" ref="N42:N47" si="7">O42+P42</f>
         <v>0</v>
       </c>
       <c r="R42" s="5" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="S42">
         <v>31.45</v>
       </c>
       <c r="T42">
         <v>47.48</v>
       </c>
       <c r="U42">
         <v>2.98</v>
       </c>
       <c r="V42">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="W42">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="X42">
         <v>-0.89</v>
       </c>
       <c r="Z42">
         <v>70.8</v>
       </c>
       <c r="AA42">
         <v>1.42</v>
       </c>
       <c r="AB42">
         <v>0.2</v>
       </c>
       <c r="AC42">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="AD42">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AE42">
         <v>-3.3</v>
       </c>
       <c r="AF42" s="83">
         <f t="shared" si="1"/>
         <v>1.6199999999999999</v>
       </c>
       <c r="AJ42" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>840</v>
+      </c>
+      <c r="AL42" s="5" t="s">
         <v>1102</v>
       </c>
-      <c r="AK42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AM42" t="s">
-        <v>1204</v>
+        <v>1200</v>
       </c>
       <c r="AV42" s="5" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="AX42" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="AY42" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://lkab.com/en/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="43" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="D43" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="E43" s="2">
         <v>48.121406000973998</v>
       </c>
       <c r="F43" s="2">
         <v>33.547037006075698</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J43" s="78">
         <f t="shared" si="0"/>
         <v>12284</v>
       </c>
       <c r="K43">
         <v>3862</v>
       </c>
       <c r="L43">
         <v>6142</v>
       </c>
       <c r="M43">
         <v>2280</v>
       </c>
       <c r="N43" s="78">
         <f t="shared" si="7"/>
         <v>2142</v>
       </c>
       <c r="O43">
         <v>1175</v>
       </c>
       <c r="P43">
         <v>967</v>
       </c>
       <c r="Q43" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R43" s="5" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="S43">
         <v>35.1</v>
       </c>
       <c r="AF43" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ43" s="5" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="AK43" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AY43" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://jindalresources.com/company-camina-sa target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="44" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>1113</v>
       </c>
-      <c r="B44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="6" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
       <c r="E44" s="2">
         <v>66.406754000000006</v>
       </c>
       <c r="F44" s="110">
         <v>14.536189</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J44" s="78">
         <v>400</v>
       </c>
       <c r="N44" s="78">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R44" s="5" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="Z44">
         <v>65</v>
       </c>
       <c r="AF44" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AJ44" s="5" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="AK44" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AL44" s="5" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="AM44" t="s">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="AT44">
         <v>1.8</v>
       </c>
       <c r="AV44" s="5" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
       <c r="AX44" t="s">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="AY44" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://metinvestholding.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="45" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="D45" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
       <c r="E45" s="2">
         <v>66.784418223132704</v>
       </c>
       <c r="F45" s="2">
         <v>19.116686681684001</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J45" s="78">
         <f t="shared" si="0"/>
         <v>170</v>
       </c>
       <c r="K45">
         <v>115</v>
       </c>
       <c r="L45">
         <v>39</v>
       </c>
       <c r="M45">
         <v>16</v>
       </c>
       <c r="N45" s="78">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R45" s="5" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
       <c r="S45">
         <v>27.8</v>
       </c>
       <c r="T45">
         <v>48.9</v>
       </c>
       <c r="U45">
         <v>4.4000000000000004</v>
       </c>
       <c r="V45">
         <v>0.03</v>
       </c>
       <c r="W45">
         <v>2E-3</v>
       </c>
       <c r="Z45">
         <v>70</v>
       </c>
       <c r="AF45">
         <v>2.5</v>
       </c>
       <c r="AJ45" s="5" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="AK45" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="AL45" s="5" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="AP45">
         <v>829</v>
       </c>
       <c r="AQ45">
         <v>31.8</v>
       </c>
       <c r="AT45">
         <v>2.7</v>
       </c>
       <c r="AV45" t="s">
-        <v>1126</v>
+        <v>1122</v>
       </c>
       <c r="AW45" s="5" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="AY45" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ranagruber.no/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="46" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="D46" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="E46" s="2">
         <v>-6.0516503917405</v>
       </c>
       <c r="F46" s="2">
         <v>-50.165701775545998</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J46" s="78">
         <f t="shared" si="0"/>
         <v>25871.3</v>
       </c>
       <c r="K46">
         <v>8925.1</v>
       </c>
       <c r="L46">
         <v>8856.5</v>
       </c>
       <c r="M46">
         <v>8089.7</v>
       </c>
       <c r="N46" s="78">
         <f t="shared" si="7"/>
         <v>12100</v>
       </c>
       <c r="O46">
         <v>3729.7</v>
       </c>
       <c r="P46">
         <v>8370.2999999999993</v>
       </c>
       <c r="Q46" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="R46" s="5" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="S46">
         <v>45.6</v>
       </c>
       <c r="AF46" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK46" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AY46" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://beowulfmining.com/projects/sweden/kallak/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="47" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="D47" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="E47" s="2">
         <v>-20.2008922659608</v>
       </c>
       <c r="F47" s="2">
         <v>-43.5071276971874</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J47" s="78">
         <f t="shared" si="0"/>
         <v>2170</v>
       </c>
       <c r="K47">
         <v>753</v>
       </c>
       <c r="L47">
         <v>210</v>
       </c>
       <c r="M47">
         <v>1207</v>
       </c>
       <c r="N47" s="78">
         <f t="shared" si="7"/>
         <v>420</v>
       </c>
       <c r="O47">
         <v>45</v>
       </c>
       <c r="P47">
         <v>375</v>
       </c>
       <c r="Q47" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="R47" s="5" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="S47">
         <v>37.700000000000003</v>
       </c>
       <c r="AF47" s="83">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK47" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AY47" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.vale.com/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="48" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B48" s="84" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D48" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="E48" s="88">
         <v>-33.2438</v>
       </c>
       <c r="F48" s="88">
         <v>135.6677</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J48" s="78">
         <v>4510</v>
       </c>
       <c r="K48" s="78">
         <v>1270</v>
       </c>
       <c r="L48" s="78">
         <v>1018</v>
       </c>
       <c r="M48" s="78">
         <v>2222</v>
       </c>
       <c r="N48" s="78">
         <v>3681</v>
       </c>
       <c r="O48" s="78">
         <v>2131</v>
       </c>
       <c r="P48" s="78">
         <v>1550</v>
       </c>
       <c r="Q48" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R48" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="S48">
         <v>16</v>
       </c>
       <c r="T48">
         <v>53</v>
       </c>
       <c r="U48">
         <v>13</v>
       </c>
       <c r="V48">
         <v>0.08</v>
       </c>
       <c r="X48">
         <v>3.5</v>
       </c>
       <c r="Z48">
         <v>69.7</v>
       </c>
       <c r="AA48">
         <v>1.22</v>
       </c>
       <c r="AB48">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC48">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="AF48" s="83">
         <v>2.3200000000000003</v>
       </c>
       <c r="AH48">
         <v>53</v>
       </c>
       <c r="AJ48" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AK48" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL48" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="AM48" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="AN48" s="5">
         <v>2019</v>
       </c>
       <c r="AO48">
         <v>2485.7142857142858</v>
       </c>
       <c r="AP48">
         <v>2400</v>
       </c>
       <c r="AQ48">
         <v>20</v>
       </c>
       <c r="AR48" s="83">
         <v>62.857142857142861</v>
       </c>
       <c r="AT48">
         <v>12</v>
       </c>
       <c r="AU48">
         <v>250</v>
       </c>
       <c r="AW48" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="AY48" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://ri.samarco.com/en/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="49" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B49" s="84" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E49" s="88">
         <v>-32.438000000000002</v>
       </c>
       <c r="F49" s="88">
         <v>141.149</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J49" s="78">
         <v>4415</v>
       </c>
       <c r="K49" s="78">
         <v>1882</v>
       </c>
       <c r="L49" s="78">
         <v>2005</v>
       </c>
       <c r="M49" s="78">
         <v>528</v>
       </c>
       <c r="N49" s="78">
         <v>2300</v>
       </c>
       <c r="O49" s="78"/>
       <c r="P49" s="78">
         <v>2300</v>
       </c>
       <c r="Q49" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R49" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="Z49">
         <v>68.400000000000006</v>
       </c>
       <c r="AA49">
         <v>3.85</v>
       </c>
       <c r="AB49">
         <v>0.3</v>
       </c>
       <c r="AC49">
         <v>8.2000000000000007E-3</v>
       </c>
       <c r="AD49">
         <v>5.5999999999999999E-3</v>
       </c>
       <c r="AE49">
         <v>-2.66</v>
       </c>
       <c r="AF49" s="83">
         <v>4.1500000000000004</v>
       </c>
       <c r="AG49">
         <v>4</v>
       </c>
       <c r="AI49">
         <v>11.4</v>
       </c>
       <c r="AJ49" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AK49" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL49" s="5" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="AM49" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="AN49">
         <v>2025</v>
       </c>
       <c r="AO49">
         <v>4960</v>
       </c>
       <c r="AP49">
         <v>1360</v>
       </c>
       <c r="AQ49">
         <v>10.93</v>
       </c>
       <c r="AR49" s="78">
         <v>75.91</v>
       </c>
       <c r="AS49" s="78">
         <v>138.37</v>
       </c>
       <c r="AT49">
         <v>12</v>
       </c>
       <c r="AU49">
         <v>257</v>
       </c>
       <c r="AV49" s="5" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="AW49" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="AY49" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.ironroadlimited.com.au/index.php/central-eyre-iron-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="50" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="B50" s="84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D50" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E50" s="88">
         <v>-30.044236999999999</v>
       </c>
       <c r="F50" s="88">
         <v>120.007453</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J50" s="78">
         <v>1269.7</v>
       </c>
       <c r="K50" s="78">
         <v>218.7</v>
       </c>
       <c r="L50" s="78">
         <v>997.1</v>
       </c>
       <c r="M50" s="78">
         <v>53.9</v>
       </c>
       <c r="N50" s="78">
         <v>236.6</v>
       </c>
       <c r="O50" s="78">
         <v>51.9</v>
       </c>
       <c r="P50" s="78">
         <v>184.7</v>
       </c>
       <c r="Q50" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R50" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="S50">
         <v>28.344553831613766</v>
       </c>
       <c r="T50">
         <v>49.688973773332279</v>
       </c>
       <c r="U50">
         <v>1.3254469559738522</v>
       </c>
       <c r="V50">
         <v>1.0045837599432936E-2</v>
       </c>
       <c r="X50">
         <v>0.87256044734976757</v>
       </c>
       <c r="Y50">
         <v>15</v>
       </c>
       <c r="Z50">
         <v>66.099999999999994</v>
       </c>
       <c r="AA50">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB50">
         <v>0.1</v>
       </c>
       <c r="AC50">
         <v>0.02</v>
       </c>
       <c r="AD50">
         <v>0.6</v>
       </c>
       <c r="AE50">
         <v>-2.7</v>
       </c>
       <c r="AF50" s="83">
         <v>5</v>
       </c>
       <c r="AG50">
         <v>15</v>
       </c>
       <c r="AI50" s="89">
         <v>30.778924155312275</v>
       </c>
       <c r="AJ50" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="AK50" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL50" s="5" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="AM50" s="92" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="AN50" s="5">
         <v>2022</v>
       </c>
       <c r="AO50">
         <v>1460.7</v>
       </c>
       <c r="AP50">
         <v>816</v>
       </c>
       <c r="AQ50">
         <v>13</v>
       </c>
       <c r="AR50">
         <v>101.05</v>
       </c>
       <c r="AT50">
         <v>3</v>
       </c>
       <c r="AU50">
         <v>74</v>
       </c>
       <c r="AV50" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="AW50" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="AY50" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://hawsons.com.au/hawsons-iron-project/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="51" spans="1:51" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D51" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E51" s="88">
         <v>-26.127354</v>
       </c>
       <c r="F51" s="88">
         <v>116.31100000000001</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J51" s="78">
         <v>29.3</v>
       </c>
       <c r="K51" s="78">
         <v>24</v>
       </c>
       <c r="L51" s="78">
         <v>5.3</v>
       </c>
       <c r="M51" s="78"/>
       <c r="N51" s="78"/>
       <c r="O51" s="78"/>
       <c r="P51" s="78"/>
       <c r="Q51" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R51" s="5" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="S51">
         <v>24.7</v>
       </c>
       <c r="T51">
         <v>49.6</v>
       </c>
       <c r="U51">
         <v>5.68</v>
       </c>
       <c r="V51">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="W51">
         <v>0.08</v>
       </c>
       <c r="X51">
         <v>-4.3999999999999997E-2</v>
       </c>
       <c r="Y51">
         <v>10</v>
       </c>
       <c r="Z51">
         <v>70</v>
       </c>
       <c r="AA51">
         <v>1.78</v>
       </c>
       <c r="AB51">
         <v>0.39</v>
       </c>
       <c r="AC51">
         <v>2E-3</v>
       </c>
       <c r="AD51">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AF51" s="83">
         <v>2.17</v>
       </c>
       <c r="AH51">
         <v>150</v>
       </c>
       <c r="AJ51" s="5" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="AK51" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="AL51" s="5" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="AM51" s="92" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="AN51" s="5">
         <v>2024</v>
       </c>
       <c r="AO51">
         <v>111</v>
       </c>
       <c r="AP51">
         <v>194</v>
       </c>
       <c r="AQ51">
         <v>32</v>
       </c>
       <c r="AR51">
         <v>118.63</v>
       </c>
       <c r="AS51">
         <v>194.37</v>
       </c>
       <c r="AT51">
         <v>2.4</v>
       </c>
       <c r="AU51">
         <v>17</v>
       </c>
       <c r="AV51" s="5" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="AW51" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="AY51" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://macarthurminerals.com/lake-giles-processing-plant-conceptual-flythrough/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="52" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B52" s="84" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D52" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E52" s="88">
         <v>-32.9565779717</v>
       </c>
       <c r="F52" s="88">
         <v>139.7123104325</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J52" s="78">
         <f t="shared" ref="J52" si="8">K52+L52+M52</f>
         <v>3837</v>
       </c>
       <c r="K52" s="78">
         <v>1973</v>
       </c>
       <c r="L52" s="78">
         <v>1864</v>
       </c>
       <c r="M52" s="78"/>
       <c r="N52" s="78">
         <f>O52+P52</f>
         <v>1977</v>
       </c>
       <c r="O52" s="78"/>
       <c r="P52" s="78">
         <v>1977</v>
       </c>
       <c r="Q52" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R52" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="S52" s="92">
         <v>17.399999999999999</v>
       </c>
       <c r="T52" s="92">
         <v>48.92</v>
       </c>
       <c r="U52" s="92">
         <v>8.2799999999999994</v>
       </c>
       <c r="V52" s="92">
         <v>0.18</v>
       </c>
       <c r="W52" s="92"/>
       <c r="X52" s="92">
         <v>5.59</v>
       </c>
       <c r="Y52" s="92">
         <v>8</v>
       </c>
       <c r="Z52">
         <v>67.5</v>
       </c>
       <c r="AA52" s="92">
         <v>3.9</v>
       </c>
       <c r="AB52" s="92">
         <v>0.4</v>
       </c>
       <c r="AC52" s="92">
         <v>0.02</v>
       </c>
       <c r="AD52" s="92">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AE52" s="92"/>
       <c r="AF52" s="83">
         <f t="shared" ref="AF52" si="9">AA52+AB52</f>
         <v>4.3</v>
       </c>
       <c r="AG52" s="92"/>
       <c r="AH52" s="92">
         <v>40</v>
       </c>
       <c r="AI52" s="92">
         <v>15.06</v>
       </c>
       <c r="AJ52" s="5" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AK52" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="AL52" s="5" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="AM52" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="AN52" s="5">
         <v>2021</v>
       </c>
       <c r="AO52">
         <v>572</v>
       </c>
       <c r="AP52">
         <v>296</v>
       </c>
       <c r="AQ52" s="92">
         <v>14</v>
       </c>
       <c r="AR52" s="92">
         <f>3.03+4.48+0.87+0.86+24.4</f>
         <v>33.64</v>
       </c>
       <c r="AS52" s="92">
         <v>66</v>
       </c>
       <c r="AT52" s="92">
         <v>1.9</v>
       </c>
       <c r="AU52" s="92">
         <v>68</v>
       </c>
       <c r="AV52" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AW52" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="AY52" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://athenaresources.com.au/byro-industrial-metals/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="53" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B53" s="84" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E53" s="88">
         <v>-32.997999999999998</v>
       </c>
       <c r="F53" s="88">
         <v>137.15600000000001</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="J53" s="78">
         <f>K53+L53+M53</f>
         <v>1541</v>
       </c>
       <c r="K53" s="78"/>
       <c r="L53" s="78">
         <v>1541</v>
       </c>
       <c r="M53" s="78"/>
       <c r="N53" s="78">
         <f t="shared" ref="N53:N54" si="10">O53+P53</f>
         <v>0</v>
       </c>
       <c r="O53" s="78"/>
       <c r="P53" s="78"/>
       <c r="Q53" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R53" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="S53">
         <v>30.4</v>
       </c>
       <c r="T53">
         <v>48.8</v>
       </c>
       <c r="Z53">
         <v>65.400000000000006</v>
       </c>
       <c r="AA53">
         <v>8.1</v>
       </c>
       <c r="AB53">
         <v>0.09</v>
       </c>
       <c r="AD53">
         <v>0.19</v>
       </c>
       <c r="AF53" s="83">
         <f t="shared" ref="AF53:AF54" si="11">AA53+AB53</f>
         <v>8.19</v>
       </c>
       <c r="AH53">
         <v>38</v>
       </c>
       <c r="AI53">
         <v>34.299999999999997</v>
       </c>
       <c r="AJ53" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AK53" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="AL53" s="5" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="AM53" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="AW53" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="AY53" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://www.magnetitemines.com/razorback-iron-ore-project target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
     <row r="54" spans="1:51" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B54" s="79" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" s="2">
         <v>-34.461426400000001</v>
       </c>
       <c r="F54" s="2">
         <v>135.79061970000001</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J54" s="78">
         <f>K54+L54+M54</f>
         <v>1245</v>
       </c>
       <c r="K54" s="78">
         <v>386</v>
       </c>
       <c r="L54" s="78">
         <v>848</v>
       </c>
       <c r="M54">
         <v>11</v>
       </c>
       <c r="N54" s="78">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q54" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="R54" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="S54">
         <v>25.7</v>
       </c>
       <c r="T54">
         <v>47.1</v>
       </c>
       <c r="Z54">
         <v>66.400000000000006</v>
       </c>
       <c r="AA54">
         <v>5</v>
       </c>
       <c r="AF54" s="83">
         <f t="shared" si="11"/>
         <v>5</v>
       </c>
       <c r="AI54">
         <v>22</v>
       </c>
       <c r="AJ54" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="AK54" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="AL54" s="5" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="AY54" t="str">
         <f t="shared" si="3"/>
         <v>&lt;a href=https://gfgalliancewhyalla.com/about-us/mining/ target="_blank"&gt;View Source&lt;/a&gt;</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:AX54" xr:uid="{23FD737F-5021-44AC-8338-C6E26E8CD685}"/>
   <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="B48:B51">
     <cfRule type="duplicateValues" dxfId="5" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B52">
     <cfRule type="duplicateValues" dxfId="4" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B53">
     <cfRule type="duplicateValues" dxfId="3" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B54">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B55:B1048576 B46:B47 D40 D9 B1:B7 B13:B14 B16:B17 B22:B29 B19 B10:B11 B31:B38">
     <cfRule type="duplicateValues" dxfId="0" priority="51"/>
   </conditionalFormatting>
@@ -25713,390 +25707,390 @@
   <legacyDrawing r:id="rId252"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1571A06-42EA-4347-B7EB-A4090625C9EE}">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" workbookViewId="0">
       <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="53.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="9" style="53" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="52" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="52"/>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="51" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="58" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B5" s="58" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C5" s="58"/>
       <c r="D5" s="59" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="E5" s="59" t="s">
+        <v>157</v>
+      </c>
+      <c r="F5" s="59" t="s">
         <v>158</v>
       </c>
-      <c r="F5" s="59" t="s">
+      <c r="G5" s="59" t="s">
         <v>159</v>
       </c>
-      <c r="G5" s="59" t="s">
+      <c r="H5" s="59" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A6" s="54" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B6" s="54" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="55">
         <v>67</v>
       </c>
       <c r="E6" s="55">
         <v>2.5</v>
       </c>
       <c r="F6" s="55">
         <v>0.5</v>
       </c>
       <c r="G6" s="55">
         <v>0.03</v>
       </c>
       <c r="H6" s="55">
         <v>0.01</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B7" s="54" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="C7" s="54"/>
       <c r="D7" s="55">
         <v>67.5</v>
       </c>
       <c r="E7" s="55">
         <v>1.5</v>
       </c>
       <c r="F7" s="55">
         <v>0.5</v>
       </c>
       <c r="G7" s="56" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="H7" s="55"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B8" s="54" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="C8" s="54"/>
       <c r="D8" s="55">
         <v>65</v>
       </c>
       <c r="E8" s="55">
         <v>5</v>
       </c>
       <c r="F8" s="55">
         <v>0.35</v>
       </c>
       <c r="G8" s="55">
         <v>0.02</v>
       </c>
       <c r="H8" s="57">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B9" s="54" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
       <c r="C9" s="54"/>
       <c r="D9" s="55">
         <v>63</v>
       </c>
       <c r="E9" s="55">
         <v>3.5</v>
       </c>
       <c r="F9" s="55">
         <v>3</v>
       </c>
       <c r="G9" s="55">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H9" s="55">
         <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="60"/>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A11" s="51" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="58" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B13" s="58" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C13" s="58"/>
       <c r="D13" s="59" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="E13" s="59" t="s">
+        <v>157</v>
+      </c>
+      <c r="F13" s="59" t="s">
         <v>158</v>
       </c>
-      <c r="F13" s="59" t="s">
+      <c r="G13" s="59" t="s">
         <v>159</v>
       </c>
-      <c r="G13" s="59" t="s">
+      <c r="H13" s="59" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A14" s="54"/>
       <c r="B14" s="54"/>
       <c r="C14" s="62" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D14" s="55">
         <v>63</v>
       </c>
       <c r="E14" s="55"/>
       <c r="F14" s="55"/>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B15" s="54" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C15" s="62" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D15" s="55">
         <v>65</v>
       </c>
       <c r="E15" s="55">
         <v>6</v>
       </c>
       <c r="F15" s="55">
         <v>0.5</v>
       </c>
       <c r="G15" s="55">
         <v>0.02</v>
       </c>
       <c r="H15" s="55">
         <v>0.03</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="65"/>
       <c r="B16" s="65"/>
       <c r="C16" s="66" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D16" s="67">
         <v>66</v>
       </c>
       <c r="E16" s="67">
         <v>9</v>
       </c>
       <c r="F16" s="67">
         <v>2</v>
       </c>
       <c r="G16" s="67">
         <v>0.1</v>
       </c>
       <c r="H16" s="67">
         <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A17" s="63"/>
       <c r="B17" s="63"/>
       <c r="C17" s="61" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D17" s="64">
         <v>60</v>
       </c>
       <c r="E17" s="64"/>
       <c r="F17" s="64"/>
       <c r="G17" s="64"/>
       <c r="H17" s="64"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
+        <v>615</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>616</v>
+      </c>
+      <c r="C18" s="62" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="D18" s="55">
         <v>65</v>
       </c>
       <c r="E18" s="55">
         <v>4.5</v>
       </c>
       <c r="F18" s="55">
         <v>0.4</v>
       </c>
       <c r="G18" s="55">
         <v>0.03</v>
       </c>
       <c r="H18" s="55">
         <v>0.01</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="65"/>
       <c r="B19" s="65"/>
       <c r="C19" s="66" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D19" s="67">
         <v>70</v>
       </c>
       <c r="E19" s="67">
         <v>6</v>
       </c>
       <c r="F19" s="67">
         <v>3.5</v>
       </c>
       <c r="G19" s="67">
         <v>0.08</v>
       </c>
       <c r="H19" s="67">
         <v>0.02</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="54"/>
       <c r="B20" s="54"/>
       <c r="C20" s="62" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D20" s="55">
         <v>66</v>
       </c>
       <c r="E20" s="55"/>
       <c r="F20" s="55"/>
       <c r="G20" s="55"/>
       <c r="H20" s="55"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B21" s="54" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C21" s="62" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D21" s="55">
         <v>67.5</v>
       </c>
       <c r="E21" s="55">
         <v>3</v>
       </c>
       <c r="F21" s="55">
         <v>0.5</v>
       </c>
       <c r="G21" s="55">
         <v>0.02</v>
       </c>
       <c r="H21" s="55">
         <v>0.03</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="54"/>
       <c r="B22" s="54"/>
       <c r="C22" s="62" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D22" s="55">
         <v>70</v>
       </c>
       <c r="E22" s="55">
         <v>6</v>
       </c>
       <c r="F22" s="55">
         <v>1.5</v>
       </c>
       <c r="G22" s="55">
         <v>0.06</v>
       </c>
       <c r="H22" s="55">
         <v>0.1</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{652D919F-0CA6-4F94-82CE-15A33B24D841}"/>
     <hyperlink ref="A4" r:id="rId2" xr:uid="{E93CC5A8-BCDC-4D95-B395-564DC68C667B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>